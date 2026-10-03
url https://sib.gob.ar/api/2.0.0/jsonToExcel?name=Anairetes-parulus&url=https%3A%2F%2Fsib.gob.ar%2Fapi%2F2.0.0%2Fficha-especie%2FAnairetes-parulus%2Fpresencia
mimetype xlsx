--- v0 (2025-12-18)
+++ v1 (2026-10-03)
@@ -806,54 +806,54 @@
       <c r="I5">
         <v>13434</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-39.85001</v>
       </c>
       <c r="E6">
         <v>-71.43103</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>13434</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-29.85015</v>
       </c>
       <c r="E7">
         <v>-67.87759</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
@@ -1226,54 +1226,54 @@
       <c r="I19">
         <v>13434</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20">
         <v>85</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="D20">
         <v>-41.43785</v>
       </c>
       <c r="E20">
         <v>-65.06369</v>
       </c>
       <c r="F20" t="s">
         <v>69</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I20">
         <v>13434</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21">
         <v>172</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21">
         <v>-42.26667</v>
       </c>
       <c r="E21">
         <v>-71.76667</v>
       </c>
       <c r="F21" t="s">
         <v>72</v>
       </c>