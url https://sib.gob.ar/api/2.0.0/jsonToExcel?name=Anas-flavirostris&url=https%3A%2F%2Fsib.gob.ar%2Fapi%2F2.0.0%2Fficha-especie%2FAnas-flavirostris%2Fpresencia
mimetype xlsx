--- v0 (2025-12-18)
+++ v1 (2026-10-03)
@@ -1217,54 +1217,54 @@
       <c r="I12">
         <v>13420</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13">
         <v>-39.85001</v>
       </c>
       <c r="E13">
         <v>-71.43103</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I13">
         <v>13420</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>274</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-36.35444</v>
       </c>
       <c r="E14">
         <v>-56.87624</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>
@@ -2057,54 +2057,54 @@
       <c r="I40">
         <v>13420</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>131</v>
       </c>
       <c r="B41">
         <v>85</v>
       </c>
       <c r="C41" t="s">
         <v>132</v>
       </c>
       <c r="D41">
         <v>-41.43785</v>
       </c>
       <c r="E41">
         <v>-65.06369</v>
       </c>
       <c r="F41" t="s">
         <v>133</v>
       </c>
       <c r="G41" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41">
         <v>13420</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>134</v>
       </c>
       <c r="B42">
         <v>322</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42">
         <v>-45.07224</v>
       </c>
       <c r="E42">
         <v>-66.09692</v>
       </c>
       <c r="F42" t="s">
         <v>136</v>
       </c>