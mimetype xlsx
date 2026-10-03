--- v0 (2025-12-19)
+++ v1 (2026-10-03)
@@ -1214,54 +1214,54 @@
       <c r="I13">
         <v>13417</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-39.85001</v>
       </c>
       <c r="E14">
         <v>-71.43103</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I14">
         <v>13417</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15">
         <v>274</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15">
         <v>-36.35444</v>
       </c>
       <c r="E15">
         <v>-56.87624</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
@@ -1934,54 +1934,54 @@
       <c r="I37">
         <v>13417</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>123</v>
       </c>
       <c r="B38">
         <v>85</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38">
         <v>-41.43785</v>
       </c>
       <c r="E38">
         <v>-65.06369</v>
       </c>
       <c r="F38" t="s">
         <v>125</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38">
         <v>13417</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>126</v>
       </c>
       <c r="B39">
         <v>338</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39">
         <v>-49.54806</v>
       </c>
       <c r="E39">
         <v>-67.62472</v>
       </c>
       <c r="F39" t="s">
         <v>128</v>
       </c>