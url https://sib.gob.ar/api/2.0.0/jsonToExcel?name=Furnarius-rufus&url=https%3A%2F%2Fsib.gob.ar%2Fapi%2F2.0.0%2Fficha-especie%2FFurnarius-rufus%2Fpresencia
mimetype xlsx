--- v0 (2025-12-17)
+++ v1 (2026-07-10)
@@ -1946,54 +1946,54 @@
       <c r="I37">
         <v>8786</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>121</v>
       </c>
       <c r="B38">
         <v>85</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38">
         <v>-41.43785</v>
       </c>
       <c r="E38">
         <v>-65.06369</v>
       </c>
       <c r="F38" t="s">
         <v>123</v>
       </c>
       <c r="G38" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38">
         <v>8786</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>124</v>
       </c>
       <c r="B39">
         <v>78</v>
       </c>
       <c r="C39" t="s">
         <v>125</v>
       </c>
       <c r="D39">
         <v>-33.11667</v>
       </c>
       <c r="E39">
         <v>-66.05</v>
       </c>
       <c r="F39" t="s">
         <v>126</v>
       </c>