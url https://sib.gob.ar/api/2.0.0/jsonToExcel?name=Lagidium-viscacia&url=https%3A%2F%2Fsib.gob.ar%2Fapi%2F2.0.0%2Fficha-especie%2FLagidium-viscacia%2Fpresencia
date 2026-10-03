--- v0 (2026-04-04)
+++ v1 (2026-10-03)
@@ -662,54 +662,54 @@
       <c r="I3">
         <v>7550</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
         <v>-39.85001</v>
       </c>
       <c r="E4">
         <v>-71.43103</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>7550</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5">
         <v>-29.85015</v>
       </c>
       <c r="E5">
         <v>-67.87759</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>