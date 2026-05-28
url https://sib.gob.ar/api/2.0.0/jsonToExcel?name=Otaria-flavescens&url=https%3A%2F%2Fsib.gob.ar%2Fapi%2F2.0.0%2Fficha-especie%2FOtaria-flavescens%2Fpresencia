--- v0 (2025-12-13)
+++ v1 (2026-05-28)
@@ -107,75 +107,75 @@
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-YG</t>
   </si>
   <si>
     <t>Área Marina Protegida Yaganes</t>
   </si>
   <si>
     <t>area-marina-protegida-yaganes</t>
   </si>
   <si>
     <t>Presente</t>
   </si>
   <si>
     <t>APN-SQ</t>
   </si>
   <si>
     <t>Parque Nacional Sierra de las Quijadas</t>
   </si>
   <si>
     <t>parque-nacional-sierra-de-las-quijadas</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>CHUBUT-DB</t>
   </si>
   <si>
     <t>Res.Nat.Tur. Objetivo Integral Cabo Dos Bahías</t>
   </si>
   <si>
     <t>resnattur-objetivo-integral-cabo-dos-bahias-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -725,120 +725,120 @@
       <c r="D7">
         <v>-32.55677</v>
       </c>
       <c r="E7">
         <v>-67.13459</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>4923</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
-        <v>322</v>
+        <v>85</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
-        <v>-45.07224</v>
+        <v>-41.43785</v>
       </c>
       <c r="E8">
-        <v>-66.09692</v>
+        <v>-65.06369</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I8">
         <v>4923</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
-        <v>142</v>
+        <v>322</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
-        <v>-44.91667</v>
+        <v>-45.07224</v>
       </c>
       <c r="E9">
-        <v>-65.55</v>
+        <v>-66.09692</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I9">
         <v>4923</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>85</v>
+        <v>142</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
-        <v>-41.43785</v>
+        <v>-44.91667</v>
       </c>
       <c r="E10">
-        <v>-65.06369</v>
+        <v>-65.55</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>4923</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>338</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>