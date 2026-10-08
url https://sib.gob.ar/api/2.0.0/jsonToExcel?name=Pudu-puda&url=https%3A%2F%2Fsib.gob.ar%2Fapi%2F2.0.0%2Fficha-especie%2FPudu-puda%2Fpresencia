--- v0 (2025-12-15)
+++ v1 (2026-10-08)
@@ -74,69 +74,69 @@
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>APN-PU</t>
+  </si>
+  <si>
+    <t>Parque Nacional Lago Puelo</t>
+  </si>
+  <si>
+    <t>parque-nacional-lago-puelo</t>
+  </si>
+  <si>
+    <t>APN-AR</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Arrayanes</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-arrayanes</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...16 lines deleted...]
-    <t>parque-nacional-los-arrayanes</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
   </si>
   <si>
     <t>RIO NEGRO-LL</t>
   </si>
   <si>
     <t>Parque Municipal Llao Llao</t>
   </si>
   <si>
     <t>parque-municipal-llao-llao-rio-negro</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
@@ -608,231 +608,231 @@
       <c r="I3">
         <v>2891</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
         <v>-39.85001</v>
       </c>
       <c r="E4">
         <v>-71.43103</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>2891</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5">
         <v>32</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D5">
         <v>-42.17903</v>
       </c>
       <c r="E5">
         <v>-71.68728</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>2891</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D6">
         <v>-40.82941</v>
       </c>
       <c r="E6">
         <v>-71.62874</v>
       </c>
       <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>2891</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>172</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-42.26667</v>
       </c>
       <c r="E7">
         <v>-71.76667</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>2891</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>163</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-41.05</v>
       </c>
       <c r="E8">
         <v>-71.5</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>2891</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>154</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-41.75</v>
       </c>
       <c r="E9">
         <v>-71.51667</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>2891</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
         <v>174</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>-42.08333</v>
       </c>
       <c r="E10">
         <v>-71.58333</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>2891</v>
       </c>
       <c r="J10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 