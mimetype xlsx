--- v0 (2025-12-08)
+++ v1 (2026-10-07)
@@ -77,60 +77,60 @@
   <si>
     <t>Presente</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>Sin validar</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
     <t>APN-BA</t>
   </si>
   <si>
     <t>Parque Nacional Baritú</t>
   </si>
   <si>
     <t>parque-nacional-baritu</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regular</t>
   </si>
   <si>
     <t>APN-CT</t>
   </si>
   <si>
     <t>Parque Nacional Campos del Tuyú</t>
   </si>
   <si>
     <t>parque-nacional-campos-del-tuyu</t>
   </si>
   <si>
     <t>APN-RE</t>
   </si>
   <si>
     <t>Parque Nacional El Rey</t>
   </si>
   <si>
     <t>parque-nacional-el-rey</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
@@ -776,81 +776,81 @@
       <c r="I3">
         <v>44778</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
         <v>-39.85001</v>
       </c>
       <c r="E4">
         <v>-71.43103</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>44778</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D5">
         <v>-22.58199</v>
       </c>
       <c r="E5">
         <v>-64.64422</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>44778</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>274</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6">
         <v>-36.35444</v>
       </c>
       <c r="E6">
         <v>-56.87624</v>
       </c>
@@ -866,51 +866,51 @@
       <c r="I6">
         <v>44778</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7">
         <v>-24.70046</v>
       </c>
       <c r="E7">
         <v>-64.62734</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>44778</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>-47.69349</v>
       </c>
       <c r="E8">
         <v>-68.06604</v>
       </c>
@@ -1016,81 +1016,81 @@
       <c r="I11">
         <v>44778</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12">
         <v>-40.95411</v>
       </c>
       <c r="E12">
         <v>-71.53639</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
       <c r="G12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>44778</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13">
         <v>-34.2345</v>
       </c>
       <c r="E13">
         <v>-58.87724</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>44778</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>27</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-31.88216</v>
       </c>
       <c r="E14">
         <v>-58.25668</v>
       </c>
@@ -1166,51 +1166,51 @@
       <c r="I16">
         <v>44778</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17">
         <v>36</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
         <v>-32.55677</v>
       </c>
       <c r="E17">
         <v>-67.13459</v>
       </c>
       <c r="F17" t="s">
         <v>61</v>
       </c>
       <c r="G17" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>44778</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18">
         <v>160</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18">
         <v>-40.76667</v>
       </c>
       <c r="E18">
         <v>-65.03333</v>
       </c>
@@ -1256,51 +1256,51 @@
       <c r="I19">
         <v>44778</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
         <v>-25.27733</v>
       </c>
       <c r="E20">
         <v>-65.93186</v>
       </c>
       <c r="F20" t="s">
         <v>70</v>
       </c>
       <c r="G20" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>44778</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21">
         <v>155</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>-28.1</v>
       </c>
       <c r="E21">
         <v>-57.1</v>
       </c>