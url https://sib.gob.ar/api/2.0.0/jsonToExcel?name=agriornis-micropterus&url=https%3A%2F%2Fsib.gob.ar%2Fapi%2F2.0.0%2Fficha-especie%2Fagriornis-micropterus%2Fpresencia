--- v0 (2025-12-13)
+++ v1 (2026-06-14)
@@ -1523,54 +1523,54 @@
       <c r="I27">
         <v>44805</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
         <v>-41.43785</v>
       </c>
       <c r="E28">
         <v>-65.06369</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I28">
         <v>44805</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
         <v>336</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
         <v>-42.22179</v>
       </c>
       <c r="E29">
         <v>-64.20093</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>