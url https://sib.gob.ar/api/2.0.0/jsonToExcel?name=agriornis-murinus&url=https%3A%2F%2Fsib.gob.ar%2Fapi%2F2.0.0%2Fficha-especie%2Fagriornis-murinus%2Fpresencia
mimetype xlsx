--- v0 (2025-12-16)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="agriornis-murinus" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -177,53 +177,50 @@
     <t>RIO NEGRO-SO</t>
   </si>
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>APN-LO</t>
   </si>
   <si>
     <t>Parque Nacional Islote Lobos</t>
   </si>
   <si>
     <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
-  </si>
-[...1 lines deleted...]
-    <t>Accidental</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
   <si>
     <t>parque-nacional-bosques-petrificados</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -986,168 +983,168 @@
       <c r="I13">
         <v>44800</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>85</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-41.43785</v>
       </c>
       <c r="E14">
         <v>-65.06369</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I14">
         <v>44800</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15">
         <v>-39.03034</v>
       </c>
       <c r="E15">
         <v>-70.35218</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>44800</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B16">
         <v>336</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D16">
         <v>-42.22179</v>
       </c>
       <c r="E16">
         <v>-64.20093</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>44800</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B17">
         <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D17">
         <v>-47.69349</v>
       </c>
       <c r="E17">
         <v>-68.06604</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>44800</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B18">
         <v>369</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D18">
         <v>-30.99468</v>
       </c>
       <c r="E18">
         <v>-65.6267</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>44800</v>
       </c>
       <c r="J18"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>