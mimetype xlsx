--- v0 (2025-12-14)
+++ v1 (2026-07-04)
@@ -926,54 +926,54 @@
       <c r="I12">
         <v>13435</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>85</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13">
         <v>-41.43785</v>
       </c>
       <c r="E13">
         <v>-65.06369</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I13">
         <v>13435</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>369</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-30.99468</v>
       </c>
       <c r="E14">
         <v>-65.6267</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>