--- v0 (2026-01-12)
+++ v1 (2026-07-04)
@@ -1292,54 +1292,54 @@
       <c r="I21">
         <v>538918</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22">
         <v>-39.03034</v>
       </c>
       <c r="E22">
         <v>-70.35218</v>
       </c>
       <c r="F22" t="s">
         <v>77</v>
       </c>
       <c r="G22" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22">
         <v>538918</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23">
         <v>392</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23">
         <v>-30.66704</v>
       </c>
       <c r="E23">
         <v>-62.54672</v>
       </c>
       <c r="F23" t="s">
         <v>80</v>
       </c>