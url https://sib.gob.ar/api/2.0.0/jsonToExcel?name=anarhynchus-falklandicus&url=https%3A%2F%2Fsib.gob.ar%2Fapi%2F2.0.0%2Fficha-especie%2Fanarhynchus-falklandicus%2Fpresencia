--- v0 (2026-01-12)
+++ v1 (2026-05-19)
@@ -173,75 +173,75 @@
   <si>
     <t>Parque Nacional Lihué Calel</t>
   </si>
   <si>
     <t>parque-nacional-lihue-calel</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>RIO NEGRO-SA</t>
   </si>
   <si>
     <t>Área Natural Protegida Bahía de San Antonio</t>
   </si>
   <si>
     <t>area-natural-protegida-bahia-de-san-antonio-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
   </si>
   <si>
     <t>BUENOS AIRES-PR</t>
   </si>
   <si>
     <t>Estación Biológica Punta Rasa</t>
   </si>
   <si>
     <t>estacion-biologica-punta-rasa-buenos-aires</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
   <si>
     <t>APN-PN</t>
   </si>
   <si>
     <t>Parque Nacional Ansenuza</t>
   </si>
@@ -1019,120 +1019,120 @@
       <c r="D14">
         <v>-40.76667</v>
       </c>
       <c r="E14">
         <v>-65.03333</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>538920</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15">
-        <v>347</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15">
-        <v>-47.15918</v>
+        <v>-41.43785</v>
       </c>
       <c r="E15">
-        <v>-71.31701</v>
+        <v>-65.06369</v>
       </c>
       <c r="F15" t="s">
         <v>55</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>538920</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16">
-        <v>248</v>
+        <v>347</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16">
-        <v>-36.3</v>
+        <v>-47.15918</v>
       </c>
       <c r="E16">
-        <v>-56.83333</v>
+        <v>-71.31701</v>
       </c>
       <c r="F16" t="s">
         <v>58</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>538920</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17">
-        <v>85</v>
+        <v>248</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
-        <v>-41.43785</v>
+        <v>-36.3</v>
       </c>
       <c r="E17">
-        <v>-65.06369</v>
+        <v>-56.83333</v>
       </c>
       <c r="F17" t="s">
         <v>61</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>538920</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18">
         <v>336</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>