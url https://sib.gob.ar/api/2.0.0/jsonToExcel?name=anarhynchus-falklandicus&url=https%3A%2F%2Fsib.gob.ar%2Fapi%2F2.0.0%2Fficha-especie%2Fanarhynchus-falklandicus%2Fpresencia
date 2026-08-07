--- v1 (2026-05-19)
+++ v2 (2026-08-07)
@@ -1034,54 +1034,54 @@
       <c r="I14">
         <v>538920</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15">
         <v>85</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15">
         <v>-41.43785</v>
       </c>
       <c r="E15">
         <v>-65.06369</v>
       </c>
       <c r="F15" t="s">
         <v>55</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15">
         <v>538920</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16">
         <v>347</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16">
         <v>-47.15918</v>
       </c>
       <c r="E16">
         <v>-71.31701</v>
       </c>
       <c r="F16" t="s">
         <v>58</v>
       </c>