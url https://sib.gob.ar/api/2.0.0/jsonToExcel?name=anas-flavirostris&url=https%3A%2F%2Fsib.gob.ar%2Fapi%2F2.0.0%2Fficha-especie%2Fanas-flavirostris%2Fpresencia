--- v1 (2026-07-04)
+++ v2 (2026-10-06)
@@ -1217,54 +1217,54 @@
       <c r="I12">
         <v>13420</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13">
         <v>-39.85001</v>
       </c>
       <c r="E13">
         <v>-71.43103</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I13">
         <v>13420</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>274</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-36.35444</v>
       </c>
       <c r="E14">
         <v>-56.87624</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>