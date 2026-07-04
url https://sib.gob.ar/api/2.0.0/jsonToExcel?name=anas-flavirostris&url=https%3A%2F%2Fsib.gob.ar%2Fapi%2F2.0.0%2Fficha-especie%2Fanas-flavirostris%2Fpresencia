--- v0 (2025-12-06)
+++ v1 (2026-07-04)
@@ -2057,54 +2057,54 @@
       <c r="I40">
         <v>13420</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>131</v>
       </c>
       <c r="B41">
         <v>85</v>
       </c>
       <c r="C41" t="s">
         <v>132</v>
       </c>
       <c r="D41">
         <v>-41.43785</v>
       </c>
       <c r="E41">
         <v>-65.06369</v>
       </c>
       <c r="F41" t="s">
         <v>133</v>
       </c>
       <c r="G41" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41">
         <v>13420</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>134</v>
       </c>
       <c r="B42">
         <v>322</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42">
         <v>-45.07224</v>
       </c>
       <c r="E42">
         <v>-66.09692</v>
       </c>
       <c r="F42" t="s">
         <v>136</v>
       </c>