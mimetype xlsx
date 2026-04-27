--- v0 (2025-12-10)
+++ v1 (2026-04-27)
@@ -236,66 +236,66 @@
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>APN-LC</t>
   </si>
   <si>
     <t>Parque Nacional Lihué Calel</t>
   </si>
   <si>
     <t>parque-nacional-lihue-calel</t>
   </si>
   <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
   </si>
   <si>
+    <t>APN-LB</t>
+  </si>
+  <si>
+    <t>Parque Nacional Laguna Blanca</t>
+  </si>
+  <si>
+    <t>parque-nacional-laguna-blanca</t>
+  </si>
+  <si>
     <t>APN-LO</t>
   </si>
   <si>
     <t>Parque Nacional Islote Lobos</t>
   </si>
   <si>
     <t>parque-nacional-islote-lobos</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1265,90 +1265,90 @@
       <c r="D21">
         <v>-47.15918</v>
       </c>
       <c r="E21">
         <v>-71.31701</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>13224</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
-        <v>-41.43785</v>
+        <v>-39.03034</v>
       </c>
       <c r="E22">
-        <v>-65.06369</v>
+        <v>-70.35218</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>13</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>13224</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
-        <v>-39.03034</v>
+        <v>-41.43785</v>
       </c>
       <c r="E23">
-        <v>-70.35218</v>
+        <v>-65.06369</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
         <v>13</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>13224</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>336</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>