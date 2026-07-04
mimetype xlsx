--- v1 (2026-04-27)
+++ v2 (2026-07-04)
@@ -1280,84 +1280,84 @@
       <c r="I21">
         <v>13224</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
         <v>-39.03034</v>
       </c>
       <c r="E22">
         <v>-70.35218</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22">
         <v>13224</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-41.43785</v>
       </c>
       <c r="E23">
         <v>-65.06369</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I23">
         <v>13224</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>336</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>-42.22179</v>
       </c>
       <c r="E24">
         <v>-64.20093</v>
       </c>
       <c r="F24" t="s">
         <v>82</v>
       </c>