--- v2 (2026-07-04)
+++ v3 (2026-10-06)
@@ -95,60 +95,60 @@
   <si>
     <t>Reserva Horco Molle</t>
   </si>
   <si>
     <t>reserva-horco-molle-tucuman</t>
   </si>
   <si>
     <t>APN-PD</t>
   </si>
   <si>
     <t>Parque Nacional Pre-Delta</t>
   </si>
   <si>
     <t>parque-nacional-pre-delta</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
     <t>APN-BA</t>
   </si>
   <si>
     <t>Parque Nacional Baritú</t>
   </si>
   <si>
     <t>parque-nacional-baritu</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regular</t>
   </si>
   <si>
     <t>APN-PI</t>
   </si>
   <si>
     <t>Parque Nacional Río Pilcomayo</t>
   </si>
   <si>
     <t>parque-nacional-rio-pilcomayo</t>
   </si>
   <si>
     <t>APN-CT</t>
   </si>
   <si>
     <t>Parque Nacional Campos del Tuyú</t>
   </si>
   <si>
     <t>parque-nacional-campos-del-tuyu</t>
   </si>
   <si>
     <t>APN-RE</t>
   </si>
   <si>
     <t>Parque Nacional El Rey</t>
   </si>
@@ -971,81 +971,81 @@
       <c r="I5">
         <v>13031</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-39.85001</v>
       </c>
       <c r="E6">
         <v>-71.43103</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>13031</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7">
         <v>-22.58199</v>
       </c>
       <c r="E7">
         <v>-64.64422</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>13031</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>-25.06531</v>
       </c>
       <c r="E8">
         <v>-58.13715</v>
       </c>
@@ -1091,51 +1091,51 @@
       <c r="I9">
         <v>13031</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-24.70046</v>
       </c>
       <c r="E10">
         <v>-64.62734</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>13031</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>-31.88216</v>
       </c>
       <c r="E11">
         <v>-58.25668</v>
       </c>
@@ -1151,81 +1151,81 @@
       <c r="I11">
         <v>13031</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12">
         <v>-31.69761</v>
       </c>
       <c r="E12">
         <v>-64.78331</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
       <c r="G12" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>13031</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>21</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13">
         <v>-31.88935</v>
       </c>
       <c r="E13">
         <v>-69.26514</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>13031</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>2</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-42.84453</v>
       </c>
       <c r="E14">
         <v>-71.83818</v>
       </c>
@@ -1241,51 +1241,51 @@
       <c r="I14">
         <v>13031</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15">
         <v>-23.66054</v>
       </c>
       <c r="E15">
         <v>-64.85</v>
       </c>
       <c r="F15" t="s">
         <v>55</v>
       </c>
       <c r="G15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>13031</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16">
         <v>-26.82658</v>
       </c>
       <c r="E16">
         <v>-59.65506</v>
       </c>
@@ -1301,51 +1301,51 @@
       <c r="I16">
         <v>13031</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17">
         <v>13</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
         <v>-24.27366</v>
       </c>
       <c r="E17">
         <v>-61.80071</v>
       </c>
       <c r="F17" t="s">
         <v>61</v>
       </c>
       <c r="G17" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>13031</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18">
         <v>-39.03034</v>
       </c>
       <c r="E18">
         <v>-70.35218</v>
       </c>
@@ -1451,81 +1451,81 @@
       <c r="I21">
         <v>13031</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
         <v>-34.2345</v>
       </c>
       <c r="E22">
         <v>-58.87724</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>13031</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>36</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-32.55677</v>
       </c>
       <c r="E23">
         <v>-67.13459</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>13031</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>334</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>-31.40369</v>
       </c>
       <c r="E24">
         <v>-64.36772</v>
       </c>
@@ -1541,51 +1541,51 @@
       <c r="I24">
         <v>13031</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25">
         <v>322</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25">
         <v>-45.07224</v>
       </c>
       <c r="E25">
         <v>-66.09692</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25">
         <v>13031</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26">
         <v>37</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
         <v>-29.85015</v>
       </c>
       <c r="E26">
         <v>-67.87759</v>
       </c>
@@ -1661,81 +1661,81 @@
       <c r="I28">
         <v>13031</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
         <v>-24.17</v>
       </c>
       <c r="E29">
         <v>-64.06249</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29">
         <v>13031</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>-27.19383</v>
       </c>
       <c r="E30">
         <v>-65.95758</v>
       </c>
       <c r="F30" t="s">
         <v>100</v>
       </c>
       <c r="G30" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30">
         <v>13031</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31">
         <v>345</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31">
         <v>-29.13698</v>
       </c>
       <c r="E31">
         <v>-59.41681</v>
       </c>
@@ -1751,51 +1751,51 @@
       <c r="I31">
         <v>13031</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>104</v>
       </c>
       <c r="B32">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>105</v>
       </c>
       <c r="D32">
         <v>-25.27733</v>
       </c>
       <c r="E32">
         <v>-65.93186</v>
       </c>
       <c r="F32" t="s">
         <v>106</v>
       </c>
       <c r="G32" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>13031</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>107</v>
       </c>
       <c r="B33">
         <v>155</v>
       </c>
       <c r="C33" t="s">
         <v>108</v>
       </c>
       <c r="D33">
         <v>-28.1</v>
       </c>
       <c r="E33">
         <v>-57.1</v>
       </c>
@@ -1811,51 +1811,51 @@
       <c r="I33">
         <v>13031</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34">
         <v>85</v>
       </c>
       <c r="C34" t="s">
         <v>111</v>
       </c>
       <c r="D34">
         <v>-41.43785</v>
       </c>
       <c r="E34">
         <v>-65.06369</v>
       </c>
       <c r="F34" t="s">
         <v>112</v>
       </c>
       <c r="G34" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>13031</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35">
         <v>289</v>
       </c>
       <c r="C35" t="s">
         <v>114</v>
       </c>
       <c r="D35">
         <v>-34.6</v>
       </c>
       <c r="E35">
         <v>-58.33333</v>
       </c>