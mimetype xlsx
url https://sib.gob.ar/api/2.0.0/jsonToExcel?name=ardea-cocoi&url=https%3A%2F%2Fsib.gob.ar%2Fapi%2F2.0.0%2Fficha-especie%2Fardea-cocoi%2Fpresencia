--- v0 (2025-12-08)
+++ v1 (2026-05-18)
@@ -335,84 +335,84 @@
   <si>
     <t>Reserva Horco Molle</t>
   </si>
   <si>
     <t>reserva-horco-molle-tucuman</t>
   </si>
   <si>
     <t>CORRIENTES-IG</t>
   </si>
   <si>
     <t>Reserva Natural Iberá</t>
   </si>
   <si>
     <t>reserva-natural-ibera-corrientes</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
   <si>
     <t>parque-nacional-islas-de-santa-fe</t>
   </si>
   <si>
     <t>APN-PO</t>
   </si>
   <si>
     <t>Monumento Natural Laguna de los Pozuelos</t>
   </si>
@@ -1775,150 +1775,150 @@
       <c r="D32">
         <v>-33.01667</v>
       </c>
       <c r="E32">
         <v>-62.06667</v>
       </c>
       <c r="F32" t="s">
         <v>106</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>13029</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>107</v>
       </c>
       <c r="B33">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C33" t="s">
         <v>108</v>
       </c>
       <c r="D33">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E33">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F33" t="s">
         <v>109</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>13029</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C34" t="s">
         <v>111</v>
       </c>
       <c r="D34">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E34">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F34" t="s">
         <v>112</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>13029</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35">
-        <v>172</v>
+        <v>365</v>
       </c>
       <c r="C35" t="s">
         <v>114</v>
       </c>
       <c r="D35">
-        <v>-42.26667</v>
+        <v>-34.61667</v>
       </c>
       <c r="E35">
-        <v>-71.76667</v>
+        <v>-58.35</v>
       </c>
       <c r="F35" t="s">
         <v>115</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>13029</v>
       </c>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>116</v>
       </c>
       <c r="B36">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C36" t="s">
         <v>117</v>
       </c>
       <c r="D36">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E36">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F36" t="s">
         <v>118</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>13029</v>
       </c>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>119</v>
       </c>
       <c r="B37">
         <v>338</v>
       </c>
       <c r="C37" t="s">
         <v>120</v>
       </c>