--- v1 (2026-05-18)
+++ v2 (2026-07-04)
@@ -1790,54 +1790,54 @@
       <c r="I32">
         <v>13029</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>107</v>
       </c>
       <c r="B33">
         <v>85</v>
       </c>
       <c r="C33" t="s">
         <v>108</v>
       </c>
       <c r="D33">
         <v>-41.43785</v>
       </c>
       <c r="E33">
         <v>-65.06369</v>
       </c>
       <c r="F33" t="s">
         <v>109</v>
       </c>
       <c r="G33" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I33">
         <v>13029</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34">
         <v>289</v>
       </c>
       <c r="C34" t="s">
         <v>111</v>
       </c>
       <c r="D34">
         <v>-34.6</v>
       </c>
       <c r="E34">
         <v>-58.33333</v>
       </c>
       <c r="F34" t="s">
         <v>112</v>
       </c>