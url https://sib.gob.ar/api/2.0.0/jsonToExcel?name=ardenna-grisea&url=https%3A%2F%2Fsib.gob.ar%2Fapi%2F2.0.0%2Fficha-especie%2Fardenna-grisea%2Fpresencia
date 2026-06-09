--- v0 (2025-12-19)
+++ v1 (2026-06-09)
@@ -764,54 +764,54 @@
       <c r="I8">
         <v>46375</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9">
         <v>85</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9">
         <v>-41.43785</v>
       </c>
       <c r="E9">
         <v>-65.06369</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I9">
         <v>46375</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
         <v>338</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>-49.54806</v>
       </c>
       <c r="E10">
         <v>-67.62472</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>