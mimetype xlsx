--- v0 (2025-12-17)
+++ v1 (2026-04-06)
@@ -44,102 +44,102 @@
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
     <t>Sp_id</t>
   </si>
   <si>
     <t>situacion</t>
   </si>
   <si>
+    <t>APN-CA</t>
+  </si>
+  <si>
+    <t>Parque Nacional Calilegua</t>
+  </si>
+  <si>
+    <t>parque-nacional-calilegua</t>
+  </si>
+  <si>
+    <t>Sin validar</t>
+  </si>
+  <si>
+    <t>APN-CH</t>
+  </si>
+  <si>
+    <t>Parque Nacional Chaco</t>
+  </si>
+  <si>
+    <t>parque-nacional-chaco</t>
+  </si>
+  <si>
+    <t>APN-CD</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Cardones</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-cardones</t>
+  </si>
+  <si>
+    <t>Presente</t>
+  </si>
+  <si>
+    <t>APN-BA</t>
+  </si>
+  <si>
+    <t>Parque Nacional Baritú</t>
+  </si>
+  <si>
+    <t>parque-nacional-baritu</t>
+  </si>
+  <si>
     <t>APN-AI</t>
   </si>
   <si>
     <t>Parque Nacional Aconquija</t>
   </si>
   <si>
     <t>parque-nacional-aconquija</t>
   </si>
   <si>
-    <t>Presente</t>
-[...1 lines deleted...]
-  <si>
     <t>Autctono</t>
-  </si>
-[...37 lines deleted...]
-    <t>parque-nacional-baritu</t>
   </si>
   <si>
     <t>APN-CP</t>
   </si>
   <si>
     <t>Parque Nacional Copo</t>
   </si>
   <si>
     <t>parque-nacional-copo</t>
   </si>
   <si>
     <t>SANTIAGO DEL ESTERO-PP</t>
   </si>
   <si>
     <t>Parque  Provincial Copo</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-IG</t>
   </si>
   <si>
     <t>Parque Nacional Iguazú</t>
   </si>
@@ -545,218 +545,218 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>-27.19383</v>
+        <v>-23.66054</v>
       </c>
       <c r="E2">
-        <v>-65.95758</v>
+        <v>-64.85</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I2">
-        <v>12970</v>
-[...3 lines deleted...]
-      </c>
+        <v>12969</v>
+      </c>
+      <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>-26.82658</v>
+      </c>
+      <c r="E3">
+        <v>-59.65506</v>
+      </c>
+      <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="D3">
-[...7 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
-        <v>12969</v>
+        <v>12970</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4">
+        <v>-25.27733</v>
+      </c>
+      <c r="E4">
+        <v>-65.93186</v>
+      </c>
+      <c r="F4" t="s">
         <v>19</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="D4">
-[...10 lines deleted...]
-      </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>12970</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5">
+        <v>4</v>
+      </c>
+      <c r="C5" t="s">
         <v>22</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>-22.58199</v>
+      </c>
+      <c r="E5">
+        <v>-64.64422</v>
+      </c>
+      <c r="F5" t="s">
         <v>23</v>
       </c>
-      <c r="D5">
-[...7 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>12970</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6">
+        <v>1</v>
+      </c>
+      <c r="C6" t="s">
         <v>25</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>-27.19383</v>
+      </c>
+      <c r="E6">
+        <v>-65.95758</v>
+      </c>
+      <c r="F6" t="s">
         <v>26</v>
       </c>
-      <c r="D6">
-[...7 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>12970</v>
       </c>
-      <c r="J6"/>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
         <v>12</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7">
         <v>-25.82089</v>
       </c>
       <c r="E7">
         <v>-61.88005</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>12970</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>383</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
@@ -770,111 +770,111 @@
       <c r="I8">
         <v>12970</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <v>17</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>-25.66836</v>
       </c>
       <c r="E9">
         <v>-54.31053</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>48782</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-26.01709</v>
       </c>
       <c r="E10">
         <v>-53.78987</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>12970</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>-24.17</v>
       </c>
       <c r="E11">
         <v>-64.06249</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>12970</v>
       </c>
       <c r="J11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 