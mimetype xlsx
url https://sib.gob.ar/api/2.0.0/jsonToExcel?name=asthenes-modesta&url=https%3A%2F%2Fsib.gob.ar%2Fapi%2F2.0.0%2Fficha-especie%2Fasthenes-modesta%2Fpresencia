--- v0 (2025-12-13)
+++ v1 (2026-06-16)
@@ -1346,54 +1346,54 @@
       <c r="I23">
         <v>12934</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24">
         <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24">
         <v>-41.43785</v>
       </c>
       <c r="E24">
         <v>-65.06369</v>
       </c>
       <c r="F24" t="s">
         <v>81</v>
       </c>
       <c r="G24" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24">
         <v>12934</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25">
         <v>369</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25">
         <v>-30.99468</v>
       </c>
       <c r="E25">
         <v>-65.6267</v>
       </c>
       <c r="F25" t="s">
         <v>84</v>
       </c>