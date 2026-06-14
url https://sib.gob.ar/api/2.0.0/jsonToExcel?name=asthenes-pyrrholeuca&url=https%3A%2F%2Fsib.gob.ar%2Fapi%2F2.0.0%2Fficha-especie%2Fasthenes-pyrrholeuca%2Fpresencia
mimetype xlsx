--- v0 (2025-12-18)
+++ v1 (2026-06-14)
@@ -296,75 +296,75 @@
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>APN-PA</t>
   </si>
   <si>
     <t>Parque Nacional El Palmar</t>
   </si>
   <si>
     <t>parque-nacional-el-palmar</t>
   </si>
   <si>
     <t>APN-GP</t>
   </si>
   <si>
     <t>Reserva Nacional Pizarro</t>
   </si>
   <si>
     <t>reserva-nacional-pizarro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>SAN LUIS-QL</t>
   </si>
   <si>
     <t>Reserva Natural Quebracho de la Legua</t>
   </si>
   <si>
     <t>reserva-natural-quebracho-de-la-legua-san-luis</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
@@ -1571,120 +1571,120 @@
       <c r="D28">
         <v>-24.17</v>
       </c>
       <c r="E28">
         <v>-64.06249</v>
       </c>
       <c r="F28" t="s">
         <v>93</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28">
         <v>12929</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>94</v>
       </c>
       <c r="B29">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
-        <v>-41.06667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E29">
-        <v>-71.01667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F29" t="s">
         <v>96</v>
       </c>
       <c r="G29" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29">
         <v>12929</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>97</v>
       </c>
       <c r="B30">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30">
-        <v>-42.26667</v>
+        <v>-41.06667</v>
       </c>
       <c r="E30">
-        <v>-71.76667</v>
+        <v>-71.01667</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>12929</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>100</v>
       </c>
       <c r="B31">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C31" t="s">
         <v>101</v>
       </c>
       <c r="D31">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E31">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F31" t="s">
         <v>102</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>12929</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32">
         <v>336</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>