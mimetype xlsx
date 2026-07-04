--- v0 (2025-12-13)
+++ v1 (2026-07-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="athene-cunicularia" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -180,53 +180,50 @@
     <t>APN-CO</t>
   </si>
   <si>
     <t>Parque Nacional Quebrada del Condorito</t>
   </si>
   <si>
     <t>parque-nacional-quebrada-del-condorito</t>
   </si>
   <si>
     <t>APN-RE</t>
   </si>
   <si>
     <t>Parque Nacional El Rey</t>
   </si>
   <si>
     <t>parque-nacional-el-rey</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marginal</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
   <si>
     <t>parque-nacional-bosques-petrificados</t>
   </si>
   <si>
     <t>APN-CA</t>
   </si>
   <si>
     <t>Parque Nacional Calilegua</t>
   </si>
   <si>
     <t>parque-nacional-calilegua</t>
   </si>
   <si>
     <t>APN-CH</t>
   </si>
   <si>
     <t>Parque Nacional Chaco</t>
   </si>
@@ -1211,768 +1208,768 @@
       <c r="I14">
         <v>12867</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15">
         <v>2</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15">
         <v>-42.84453</v>
       </c>
       <c r="E15">
         <v>-71.83818</v>
       </c>
       <c r="F15" t="s">
         <v>55</v>
       </c>
       <c r="G15" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>12867</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B16">
         <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D16">
         <v>-47.69349</v>
       </c>
       <c r="E16">
         <v>-68.06604</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G16" t="s">
         <v>21</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>12867</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B17">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D17">
         <v>-23.66054</v>
       </c>
       <c r="E17">
         <v>-64.85</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>12867</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B18">
         <v>10</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D18">
         <v>-26.82658</v>
       </c>
       <c r="E18">
         <v>-59.65506</v>
       </c>
       <c r="F18" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G18" t="s">
         <v>21</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>12867</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B19">
         <v>13</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D19">
         <v>-24.27366</v>
       </c>
       <c r="E19">
         <v>-61.80071</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>12867</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B20">
         <v>21</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D20">
         <v>-31.88935</v>
       </c>
       <c r="E20">
         <v>-69.26514</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>12867</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B21">
         <v>22</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D21">
         <v>-28.01299</v>
       </c>
       <c r="E21">
         <v>-58.06922</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G21" t="s">
         <v>21</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>12867</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B22">
         <v>29</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D22">
         <v>-25.06531</v>
       </c>
       <c r="E22">
         <v>-58.13715</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>21</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>12867</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B23">
         <v>32</v>
       </c>
       <c r="C23" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D23">
         <v>-42.17903</v>
       </c>
       <c r="E23">
         <v>-71.68728</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G23" t="s">
         <v>21</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>12867</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B24">
         <v>36</v>
       </c>
       <c r="C24" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D24">
         <v>-32.55677</v>
       </c>
       <c r="E24">
         <v>-67.13459</v>
       </c>
       <c r="F24" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24">
         <v>12867</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B25">
         <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D25">
         <v>-27.31754</v>
       </c>
       <c r="E25">
         <v>-58.94984</v>
       </c>
       <c r="F25" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G25" t="s">
         <v>21</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>12867</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26">
+        <v>1</v>
+      </c>
+      <c r="C26" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D26">
         <v>-27.19383</v>
       </c>
       <c r="E26">
         <v>-65.95758</v>
       </c>
       <c r="F26" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G26" t="s">
         <v>13</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>12867</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B27">
         <v>334</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D27">
         <v>-31.40369</v>
       </c>
       <c r="E27">
         <v>-64.36772</v>
       </c>
       <c r="F27" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27">
         <v>12867</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B28">
         <v>31</v>
       </c>
       <c r="C28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D28">
         <v>-22.34173</v>
       </c>
       <c r="E28">
         <v>-66.00193</v>
       </c>
       <c r="F28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28">
         <v>12867</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B29">
         <v>12</v>
       </c>
       <c r="C29" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D29">
         <v>-25.82089</v>
       </c>
       <c r="E29">
         <v>-61.88005</v>
       </c>
       <c r="F29" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29">
         <v>12867</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B30">
         <v>160</v>
       </c>
       <c r="C30" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D30">
         <v>-40.76667</v>
       </c>
       <c r="E30">
         <v>-65.03333</v>
       </c>
       <c r="F30" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="G30" t="s">
         <v>21</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>12867</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B31">
         <v>84</v>
       </c>
       <c r="C31" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D31">
         <v>-41.35</v>
       </c>
       <c r="E31">
         <v>-67.06667</v>
       </c>
       <c r="F31" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G31" t="s">
         <v>21</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>12867</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B32">
         <v>37</v>
       </c>
       <c r="C32" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D32">
         <v>-29.85015</v>
       </c>
       <c r="E32">
         <v>-67.87759</v>
       </c>
       <c r="F32" t="s">
+        <v>106</v>
+      </c>
+      <c r="G32" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>12867</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B33">
         <v>131</v>
       </c>
       <c r="C33" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D33">
         <v>-22.33003</v>
       </c>
       <c r="E33">
         <v>-66.05473</v>
       </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33">
         <v>12867</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B34">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D34">
         <v>-24.17</v>
       </c>
       <c r="E34">
         <v>-64.06249</v>
       </c>
       <c r="F34" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>12867</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B35">
         <v>264</v>
       </c>
       <c r="C35" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D35">
         <v>-33.01667</v>
       </c>
       <c r="E35">
         <v>-62.06667</v>
       </c>
       <c r="F35" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G35" t="s">
         <v>21</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>12867</v>
       </c>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B36">
         <v>85</v>
       </c>
       <c r="C36" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D36">
         <v>-41.43785</v>
       </c>
       <c r="E36">
         <v>-65.06369</v>
       </c>
       <c r="F36" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G36" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I36">
         <v>12867</v>
       </c>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B37">
         <v>25</v>
       </c>
       <c r="C37" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D37">
         <v>-22.26581</v>
       </c>
       <c r="E37">
         <v>-64.75309</v>
       </c>
       <c r="F37" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37">
         <v>12867</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B38">
         <v>336</v>
       </c>
       <c r="C38" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D38">
         <v>-42.22179</v>
       </c>
       <c r="E38">
         <v>-64.20093</v>
       </c>
       <c r="F38" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G38" t="s">
         <v>21</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>12867</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B39">
         <v>369</v>
       </c>
       <c r="C39" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D39">
         <v>-30.99468</v>
       </c>
       <c r="E39">
         <v>-65.6267</v>
       </c>
       <c r="F39" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G39" t="s">
         <v>21</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>12867</v>
       </c>
       <c r="J39"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>