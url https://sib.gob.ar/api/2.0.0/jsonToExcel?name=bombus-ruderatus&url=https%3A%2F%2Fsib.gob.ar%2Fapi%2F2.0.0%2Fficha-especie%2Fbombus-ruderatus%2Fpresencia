--- v0 (2025-12-13)
+++ v1 (2026-07-21)
@@ -12,101 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bombus-ruderatus" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
     <t>Sp_id</t>
   </si>
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>APN-AR</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Arrayanes</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-arrayanes</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-los-arrayanes</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
   <si>
     <t>parque-nacional-bosques-petrificados</t>
   </si>
   <si>
     <t>APN-GL</t>
   </si>
   <si>
     <t>Parque Nacional Los Glaciares</t>
   </si>
   <si>
     <t>parque-nacional-los-glaciares</t>
   </si>
   <si>
     <t>APN-IP</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Isla Pingüino</t>
   </si>
@@ -584,408 +587,408 @@
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>-42.84453</v>
       </c>
       <c r="E2">
         <v>-71.83818</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I2">
         <v>12360</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-40.82941</v>
       </c>
       <c r="E3">
         <v>-71.62874</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>12360</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D4">
         <v>-47.69349</v>
       </c>
       <c r="E4">
         <v>-68.06604</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>12360</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
         <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D5">
         <v>-49.9469</v>
       </c>
       <c r="E5">
         <v>-73.15797</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>12360</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6">
         <v>339</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6">
         <v>-48.15</v>
       </c>
       <c r="E6">
         <v>-65.94458</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>12360</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7">
         <v>-39.85001</v>
       </c>
       <c r="E7">
         <v>-71.43103</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>12360</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8">
         <v>-39.03034</v>
       </c>
       <c r="E8">
         <v>-70.35218</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>12360</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9">
         <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9">
         <v>-37.93488</v>
       </c>
       <c r="E9">
         <v>-65.60471</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>12360</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
         <v>322</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>-45.07224</v>
       </c>
       <c r="E10">
         <v>-66.09692</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>12360</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B11">
         <v>23</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11">
         <v>-50.31667</v>
       </c>
       <c r="E11">
         <v>-68.97287</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>12360</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12">
         <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12">
         <v>-40.95411</v>
       </c>
       <c r="E12">
         <v>-71.53639</v>
       </c>
       <c r="F12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>12360</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13">
         <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13">
         <v>-47.88697</v>
       </c>
       <c r="E13">
         <v>-72.25014</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>12360</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B14">
         <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14">
         <v>-42.17903</v>
       </c>
       <c r="E14">
         <v>-71.68728</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>12360</v>
       </c>
       <c r="J14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 