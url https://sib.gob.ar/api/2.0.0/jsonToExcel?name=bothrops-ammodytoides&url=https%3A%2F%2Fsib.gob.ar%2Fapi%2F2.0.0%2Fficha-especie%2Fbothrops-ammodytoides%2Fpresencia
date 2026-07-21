--- v0 (2025-12-08)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bothrops-ammodytoides" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -93,50 +93,53 @@
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
   <si>
     <t>parque-nacional-bosques-petrificados</t>
   </si>
   <si>
     <t>Sin validar</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
+  </si>
+  <si>
+    <t>Autctono</t>
   </si>
   <si>
     <t>APN-LC</t>
   </si>
   <si>
     <t>Parque Nacional Lihué Calel</t>
   </si>
   <si>
     <t>parque-nacional-lihue-calel</t>
   </si>
   <si>
     <t>APN-SQ</t>
   </si>
   <si>
     <t>Parque Nacional Sierra de las Quijadas</t>
   </si>
   <si>
     <t>parque-nacional-sierra-de-las-quijadas</t>
   </si>
   <si>
     <t>Probable</t>
   </si>
   <si>
     <t>APN-CD</t>
   </si>
@@ -679,160 +682,162 @@
       </c>
       <c r="B6">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-39.03034</v>
       </c>
       <c r="E6">
         <v>-70.35218</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>12337</v>
       </c>
-      <c r="J6"/>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
         <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7">
         <v>-37.93488</v>
       </c>
       <c r="E7">
         <v>-65.60471</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>12337</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8">
         <v>-32.55677</v>
       </c>
       <c r="E8">
         <v>-67.13459</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>12337</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9">
         <v>-25.27733</v>
       </c>
       <c r="E9">
         <v>-65.93186</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>12337</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10">
         <v>114</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10">
         <v>-34.03333</v>
       </c>
       <c r="E10">
         <v>-67.91667</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>12337</v>
       </c>
       <c r="J10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>