--- v2 (2026-08-18)
+++ v3 (2026-10-08)
@@ -785,54 +785,54 @@
       <c r="I5">
         <v>538862</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-39.85001</v>
       </c>
       <c r="E6">
         <v>-71.43103</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>538862</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-22.34173</v>
       </c>
       <c r="E7">
         <v>-66.00193</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>