--- v0 (2025-12-08)
+++ v1 (2026-10-06)
@@ -95,90 +95,90 @@
   <si>
     <t>parque-nacional-lago-puelo</t>
   </si>
   <si>
     <t>APN-SG</t>
   </si>
   <si>
     <t>Parque Nacional San Guillermo</t>
   </si>
   <si>
     <t>parque-nacional-san-guillermo</t>
   </si>
   <si>
     <t>Accidental</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>APN-PM</t>
+  </si>
+  <si>
+    <t>Parque Nacional Perito Moreno</t>
+  </si>
+  <si>
+    <t>parque-nacional-perito-moreno</t>
+  </si>
+  <si>
+    <t>APN-AI</t>
+  </si>
+  <si>
+    <t>Parque Nacional Aconquija</t>
+  </si>
+  <si>
+    <t>parque-nacional-aconquija</t>
+  </si>
+  <si>
+    <t>Ocasional</t>
+  </si>
+  <si>
+    <t>APN-CD</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Cardones</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-cardones</t>
+  </si>
+  <si>
+    <t>CHUBUT-RT</t>
+  </si>
+  <si>
+    <t>Parque Provincial y RES.Forestal Río Turbio</t>
+  </si>
+  <si>
+    <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...37 lines deleted...]
-    <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
   </si>
   <si>
     <t>APN-GL</t>
   </si>
   <si>
     <t>Parque Nacional Los Glaciares</t>
   </si>
   <si>
     <t>parque-nacional-los-glaciares</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -683,201 +683,201 @@
       <c r="I5">
         <v>12075</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-39.85001</v>
       </c>
       <c r="E6">
         <v>-71.43103</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>12075</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B7">
         <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D7">
         <v>-47.88697</v>
       </c>
       <c r="E7">
         <v>-72.25014</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>12075</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D8">
         <v>-27.19383</v>
       </c>
       <c r="E8">
         <v>-65.95758</v>
       </c>
       <c r="F8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>12075</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D9">
         <v>-25.27733</v>
       </c>
       <c r="E9">
         <v>-65.93186</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>12075</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B10">
         <v>172</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D10">
         <v>-42.26667</v>
       </c>
       <c r="E10">
         <v>-71.76667</v>
       </c>
       <c r="F10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>12075</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11">
         <v>14</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>-49.9469</v>
       </c>
       <c r="E11">
         <v>-73.15797</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>12075</v>
       </c>
       <c r="J11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 