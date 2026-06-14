--- v0 (2025-12-08)
+++ v1 (2026-06-14)
@@ -233,75 +233,75 @@
   <si>
     <t>Área Natural Protegida Bahía de San Antonio</t>
   </si>
   <si>
     <t>area-natural-protegida-bahia-de-san-antonio-rio-negro</t>
   </si>
   <si>
     <t>RIO NEGRO-SO</t>
   </si>
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>APN-CD</t>
   </si>
   <si>
     <t>Parque Nacional Los Cardones</t>
   </si>
   <si>
     <t>parque-nacional-los-cardones</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
   <si>
     <t>APN-PN</t>
   </si>
   <si>
     <t>Parque Nacional Ansenuza</t>
   </si>
@@ -1289,120 +1289,120 @@
       <c r="D21">
         <v>-25.27733</v>
       </c>
       <c r="E21">
         <v>-65.93186</v>
       </c>
       <c r="F21" t="s">
         <v>72</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>12010</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22">
-        <v>-41.06667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E22">
-        <v>-71.01667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F22" t="s">
         <v>75</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22">
         <v>12010</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23">
-        <v>347</v>
+        <v>164</v>
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23">
-        <v>-47.15918</v>
+        <v>-41.06667</v>
       </c>
       <c r="E23">
-        <v>-71.31701</v>
+        <v>-71.01667</v>
       </c>
       <c r="F23" t="s">
         <v>78</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>12010</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24">
-        <v>85</v>
+        <v>347</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24">
-        <v>-41.43785</v>
+        <v>-47.15918</v>
       </c>
       <c r="E24">
-        <v>-65.06369</v>
+        <v>-71.31701</v>
       </c>
       <c r="F24" t="s">
         <v>81</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>12010</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25">
         <v>336</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>