--- v0 (2025-12-08)
+++ v1 (2026-07-04)
@@ -1307,54 +1307,54 @@
       <c r="I21">
         <v>12007</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22">
         <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
         <v>-41.43785</v>
       </c>
       <c r="E22">
         <v>-65.06369</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22">
         <v>12007</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>336</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-42.22179</v>
       </c>
       <c r="E23">
         <v>-64.20093</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>