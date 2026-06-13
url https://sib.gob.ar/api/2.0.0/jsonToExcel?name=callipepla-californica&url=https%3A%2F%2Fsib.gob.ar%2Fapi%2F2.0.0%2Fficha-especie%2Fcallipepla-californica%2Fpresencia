--- v0 (2025-12-15)
+++ v1 (2026-06-13)
@@ -689,54 +689,54 @@
       <c r="I6">
         <v>11972</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-39.03034</v>
       </c>
       <c r="E7">
         <v>-70.35218</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I7">
         <v>11972</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>172</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-42.26667</v>
       </c>
       <c r="E8">
         <v>-71.76667</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>