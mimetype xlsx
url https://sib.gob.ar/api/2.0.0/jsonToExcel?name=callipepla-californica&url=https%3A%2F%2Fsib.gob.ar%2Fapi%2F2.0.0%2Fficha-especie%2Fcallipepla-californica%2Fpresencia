--- v1 (2026-06-13)
+++ v2 (2026-10-06)
@@ -74,60 +74,60 @@
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>NEUQUEN-CC</t>
+  </si>
+  <si>
+    <t>Parque Provincial Copahue-Caviahue</t>
+  </si>
+  <si>
+    <t>parque-provincial-copahue-caviahue-neuquen</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-provincial-copahue-caviahue-neuquen</t>
   </si>
   <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
@@ -599,111 +599,111 @@
       <c r="I3">
         <v>11972</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
         <v>-39.85001</v>
       </c>
       <c r="E4">
         <v>-71.43103</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>11972</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5">
         <v>89</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D5">
         <v>-37.85</v>
       </c>
       <c r="E5">
         <v>-71.03333</v>
       </c>
       <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>11972</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>164</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-41.06667</v>
       </c>
       <c r="E6">
         <v>-71.01667</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>11972</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-39.03034</v>
       </c>
       <c r="E7">
         <v>-70.35218</v>
       </c>
@@ -719,51 +719,51 @@
       <c r="I7">
         <v>11972</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>172</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-42.26667</v>
       </c>
       <c r="E8">
         <v>-71.76667</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>11972</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-42.17903</v>
       </c>
       <c r="E9">
         <v>-71.68728</v>
       </c>