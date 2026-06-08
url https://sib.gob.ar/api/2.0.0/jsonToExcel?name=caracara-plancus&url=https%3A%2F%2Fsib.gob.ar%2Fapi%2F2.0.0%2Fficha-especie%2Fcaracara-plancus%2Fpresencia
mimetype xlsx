--- v0 (2025-12-09)
+++ v1 (2026-06-08)
@@ -497,84 +497,84 @@
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>JUJUY-PY</t>
   </si>
   <si>
     <t>Parque Provincial Potrero de Yala</t>
   </si>
   <si>
     <t>parque-provincial-potrero-de-yala-jujuy</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>SAN LUIS-QL</t>
   </si>
   <si>
     <t>Reserva Natural Quebracho de la Legua</t>
   </si>
   <si>
     <t>reserva-natural-quebracho-de-la-legua-san-luis</t>
   </si>
   <si>
     <t>TIERRA DEL FUEGO-LM</t>
   </si>
   <si>
     <t>Área Natural Protegida Le Martial</t>
   </si>
   <si>
     <t>area-natural-protegida-le-martial-tierra-del-fuego</t>
   </si>
   <si>
     <t>APN-NO</t>
   </si>
   <si>
     <t>Reserva Nacional El Nogalar de los Toldos</t>
   </si>
@@ -2495,150 +2495,150 @@
       <c r="D50">
         <v>-33.01667</v>
       </c>
       <c r="E50">
         <v>-62.06667</v>
       </c>
       <c r="F50" t="s">
         <v>160</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>11752</v>
       </c>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>161</v>
       </c>
       <c r="B51">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C51" t="s">
         <v>162</v>
       </c>
       <c r="D51">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E51">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F51" t="s">
         <v>163</v>
       </c>
       <c r="G51" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I51">
         <v>11752</v>
       </c>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>164</v>
       </c>
       <c r="B52">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C52" t="s">
         <v>165</v>
       </c>
       <c r="D52">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E52">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F52" t="s">
         <v>166</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
         <v>11752</v>
       </c>
       <c r="J52"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>167</v>
       </c>
       <c r="B53">
-        <v>172</v>
+        <v>365</v>
       </c>
       <c r="C53" t="s">
         <v>168</v>
       </c>
       <c r="D53">
-        <v>-42.26667</v>
+        <v>-34.61667</v>
       </c>
       <c r="E53">
-        <v>-71.76667</v>
+        <v>-58.35</v>
       </c>
       <c r="F53" t="s">
         <v>169</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53">
         <v>11752</v>
       </c>
       <c r="J53"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>170</v>
       </c>
       <c r="B54">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C54" t="s">
         <v>171</v>
       </c>
       <c r="D54">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E54">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F54" t="s">
         <v>172</v>
       </c>
       <c r="G54" t="s">
         <v>17</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54">
         <v>11752</v>
       </c>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>173</v>
       </c>
       <c r="B55">
         <v>76</v>
       </c>
       <c r="C55" t="s">
         <v>174</v>
       </c>