--- v0 (2025-12-08)
+++ v1 (2026-06-09)
@@ -452,75 +452,75 @@
   <si>
     <t>Monumento Natural Laguna de los Pozuelos</t>
   </si>
   <si>
     <t>monumento-natural-laguna-de-los-pozuelos</t>
   </si>
   <si>
     <t>JUJUY-PO</t>
   </si>
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>CORRIENTES-IG</t>
   </si>
   <si>
     <t>Reserva Natural Iberá</t>
   </si>
   <si>
     <t>reserva-natural-ibera-corrientes</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>CHUBUT-DB</t>
   </si>
   <si>
     <t>Res.Nat.Tur. Objetivo Integral Cabo Dos Bahías</t>
   </si>
   <si>
     <t>resnattur-objetivo-integral-cabo-dos-bahias-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>CORDOBA-SG</t>
   </si>
   <si>
     <t>Res.Prov. de Uso Múltiple Salinas Grandes</t>
   </si>
   <si>
     <t>res-prov-de-uso-múltiple-salinas-grandes-cordoba</t>
   </si>
   <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
@@ -2264,120 +2264,120 @@
       <c r="D45">
         <v>-28.1</v>
       </c>
       <c r="E45">
         <v>-57.1</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>11672</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46">
-        <v>322</v>
+        <v>85</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>
       <c r="D46">
-        <v>-45.07224</v>
+        <v>-41.43785</v>
       </c>
       <c r="E46">
-        <v>-66.09692</v>
+        <v>-65.06369</v>
       </c>
       <c r="F46" t="s">
         <v>148</v>
       </c>
       <c r="G46" t="s">
         <v>21</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46">
         <v>11672</v>
       </c>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>149</v>
       </c>
       <c r="B47">
-        <v>142</v>
+        <v>322</v>
       </c>
       <c r="C47" t="s">
         <v>150</v>
       </c>
       <c r="D47">
-        <v>-44.91667</v>
+        <v>-45.07224</v>
       </c>
       <c r="E47">
-        <v>-65.55</v>
+        <v>-66.09692</v>
       </c>
       <c r="F47" t="s">
         <v>151</v>
       </c>
       <c r="G47" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I47">
         <v>11672</v>
       </c>
       <c r="J47"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>152</v>
       </c>
       <c r="B48">
-        <v>85</v>
+        <v>142</v>
       </c>
       <c r="C48" t="s">
         <v>153</v>
       </c>
       <c r="D48">
-        <v>-41.43785</v>
+        <v>-44.91667</v>
       </c>
       <c r="E48">
-        <v>-65.06369</v>
+        <v>-65.55</v>
       </c>
       <c r="F48" t="s">
         <v>154</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>11672</v>
       </c>
       <c r="J48"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>155</v>
       </c>
       <c r="B49">
         <v>336</v>
       </c>
       <c r="C49" t="s">
         <v>156</v>
       </c>