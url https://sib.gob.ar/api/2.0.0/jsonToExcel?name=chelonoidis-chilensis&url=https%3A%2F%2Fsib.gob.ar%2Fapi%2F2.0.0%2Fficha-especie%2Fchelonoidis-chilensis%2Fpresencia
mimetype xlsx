--- v1 (2026-03-06)
+++ v2 (2026-06-09)
@@ -1428,54 +1428,54 @@
       <c r="I25">
         <v>11348</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26">
         <v>85</v>
       </c>
       <c r="C26" t="s">
         <v>85</v>
       </c>
       <c r="D26">
         <v>-41.43785</v>
       </c>
       <c r="E26">
         <v>-65.06369</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26">
         <v>11348</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27">
         <v>-24.17</v>
       </c>
       <c r="E27">
         <v>-64.06249</v>
       </c>
       <c r="F27" t="s">
         <v>89</v>
       </c>