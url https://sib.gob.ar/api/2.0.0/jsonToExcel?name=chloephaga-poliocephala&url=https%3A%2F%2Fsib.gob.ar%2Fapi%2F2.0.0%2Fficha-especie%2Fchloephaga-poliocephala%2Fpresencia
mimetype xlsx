--- v0 (2025-12-07)
+++ v1 (2026-06-19)
@@ -1130,54 +1130,54 @@
       <c r="I17">
         <v>11227</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18">
         <v>85</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18">
         <v>-41.43785</v>
       </c>
       <c r="E18">
         <v>-65.06369</v>
       </c>
       <c r="F18" t="s">
         <v>63</v>
       </c>
       <c r="G18" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18">
         <v>11227</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19">
         <v>154</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19">
         <v>-41.75</v>
       </c>
       <c r="E19">
         <v>-71.51667</v>
       </c>
       <c r="F19" t="s">
         <v>66</v>
       </c>