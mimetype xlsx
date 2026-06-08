--- v0 (2025-12-15)
+++ v1 (2026-06-08)
@@ -1172,54 +1172,54 @@
       <c r="I18">
         <v>11080</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19">
         <v>85</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19">
         <v>-41.43785</v>
       </c>
       <c r="E19">
         <v>-65.06369</v>
       </c>
       <c r="F19" t="s">
         <v>67</v>
       </c>
       <c r="G19" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I19">
         <v>11080</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20">
         <v>392</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
         <v>-30.66704</v>
       </c>
       <c r="E20">
         <v>-62.54672</v>
       </c>
       <c r="F20" t="s">
         <v>70</v>
       </c>