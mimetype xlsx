--- v0 (2025-12-14)
+++ v1 (2026-06-08)
@@ -308,75 +308,75 @@
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>JUJUY-PO</t>
   </si>
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -1613,129 +1613,129 @@
       <c r="D29">
         <v>-33.01667</v>
       </c>
       <c r="E29">
         <v>-62.06667</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>11079</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
-        <v>347</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
-        <v>-47.15918</v>
+        <v>-41.43785</v>
       </c>
       <c r="E30">
-        <v>-71.31701</v>
+        <v>-65.06369</v>
       </c>
       <c r="F30" t="s">
         <v>100</v>
       </c>
       <c r="G30" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30">
         <v>11079</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31">
-        <v>-45.07224</v>
+        <v>-47.15918</v>
       </c>
       <c r="E31">
-        <v>-66.09692</v>
+        <v>-71.31701</v>
       </c>
       <c r="F31" t="s">
         <v>103</v>
       </c>
       <c r="G31" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I31">
         <v>11079</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>104</v>
       </c>
       <c r="B32">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C32" t="s">
         <v>105</v>
       </c>
       <c r="D32">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E32">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F32" t="s">
         <v>106</v>
       </c>
       <c r="G32" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I32">
         <v>11079</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>107</v>
       </c>
       <c r="B33">
         <v>164</v>
       </c>
       <c r="C33" t="s">
         <v>108</v>
       </c>
       <c r="D33">
         <v>-41.06667</v>
       </c>
       <c r="E33">
         <v>-71.01667</v>
       </c>
       <c r="F33" t="s">
         <v>109</v>
       </c>