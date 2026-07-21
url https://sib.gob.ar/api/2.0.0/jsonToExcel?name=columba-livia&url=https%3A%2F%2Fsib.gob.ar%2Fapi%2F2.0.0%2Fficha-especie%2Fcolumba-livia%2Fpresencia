--- v0 (2025-12-10)
+++ v1 (2026-07-21)
@@ -1712,54 +1712,54 @@
       <c r="I31">
         <v>10919</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>106</v>
       </c>
       <c r="B32">
         <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>107</v>
       </c>
       <c r="D32">
         <v>-41.43785</v>
       </c>
       <c r="E32">
         <v>-65.06369</v>
       </c>
       <c r="F32" t="s">
         <v>108</v>
       </c>
       <c r="G32" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I32">
         <v>10919</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>109</v>
       </c>
       <c r="B33">
         <v>322</v>
       </c>
       <c r="C33" t="s">
         <v>110</v>
       </c>
       <c r="D33">
         <v>-45.07224</v>
       </c>
       <c r="E33">
         <v>-66.09692</v>
       </c>
       <c r="F33" t="s">
         <v>111</v>
       </c>