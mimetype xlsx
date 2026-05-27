--- v0 (2025-12-14)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="columbina-picui" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -387,50 +387,59 @@
     <t>RIO NEGRO-SO</t>
   </si>
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>APN-PS</t>
   </si>
   <si>
     <t>Reserva Natural Educativa Cerro Pistarini</t>
   </si>
   <si>
     <t>reserva-natural-educativa-cerro-pistarini</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
+  </si>
+  <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
@@ -806,51 +815,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J46"/>
+  <dimension ref="A1:J47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1973,284 +1982,314 @@
       <c r="D38">
         <v>-33.01667</v>
       </c>
       <c r="E38">
         <v>-62.06667</v>
       </c>
       <c r="F38" t="s">
         <v>124</v>
       </c>
       <c r="G38" t="s">
         <v>13</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>10909</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C39" t="s">
         <v>126</v>
       </c>
       <c r="D39">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E39">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F39" t="s">
         <v>127</v>
       </c>
       <c r="G39" t="s">
         <v>13</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>10909</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>128</v>
       </c>
       <c r="B40">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E40">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F40" t="s">
         <v>130</v>
       </c>
       <c r="G40" t="s">
         <v>13</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>10909</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>131</v>
       </c>
       <c r="B41">
-        <v>78</v>
+        <v>365</v>
       </c>
       <c r="C41" t="s">
         <v>132</v>
       </c>
       <c r="D41">
-        <v>-33.11667</v>
+        <v>-34.61667</v>
       </c>
       <c r="E41">
-        <v>-66.05</v>
+        <v>-58.35</v>
       </c>
       <c r="F41" t="s">
         <v>133</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>10909</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>134</v>
       </c>
       <c r="B42">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42">
-        <v>-22.26581</v>
+        <v>-33.11667</v>
       </c>
       <c r="E42">
-        <v>-64.75309</v>
+        <v>-66.05</v>
       </c>
       <c r="F42" t="s">
         <v>136</v>
       </c>
       <c r="G42" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="H42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I42">
         <v>10909</v>
       </c>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>137</v>
       </c>
       <c r="B43">
-        <v>336</v>
+        <v>25</v>
       </c>
       <c r="C43" t="s">
         <v>138</v>
       </c>
       <c r="D43">
-        <v>-42.22179</v>
+        <v>-22.26581</v>
       </c>
       <c r="E43">
-        <v>-64.20093</v>
+        <v>-64.75309</v>
       </c>
       <c r="F43" t="s">
         <v>139</v>
       </c>
       <c r="G43" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43">
         <v>10909</v>
       </c>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>140</v>
       </c>
       <c r="B44">
-        <v>369</v>
+        <v>336</v>
       </c>
       <c r="C44" t="s">
         <v>141</v>
       </c>
       <c r="D44">
-        <v>-30.99468</v>
+        <v>-42.22179</v>
       </c>
       <c r="E44">
-        <v>-65.6267</v>
+        <v>-64.20093</v>
       </c>
       <c r="F44" t="s">
         <v>142</v>
       </c>
       <c r="G44" t="s">
         <v>13</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>10909</v>
       </c>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>143</v>
       </c>
       <c r="B45">
-        <v>32</v>
+        <v>369</v>
       </c>
       <c r="C45" t="s">
         <v>144</v>
       </c>
       <c r="D45">
-        <v>-42.17903</v>
+        <v>-30.99468</v>
       </c>
       <c r="E45">
-        <v>-71.68728</v>
+        <v>-65.6267</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
       <c r="G45" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="H45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I45">
         <v>10909</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46">
-        <v>367</v>
+        <v>32</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>
       <c r="D46">
-        <v>-27.93238</v>
+        <v>-42.17903</v>
       </c>
       <c r="E46">
-        <v>-56.93083</v>
+        <v>-71.68728</v>
       </c>
       <c r="F46" t="s">
         <v>148</v>
       </c>
       <c r="G46" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46">
         <v>10909</v>
       </c>
       <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>149</v>
+      </c>
+      <c r="B47">
+        <v>367</v>
+      </c>
+      <c r="C47" t="s">
+        <v>150</v>
+      </c>
+      <c r="D47">
+        <v>-27.93238</v>
+      </c>
+      <c r="E47">
+        <v>-56.93083</v>
+      </c>
+      <c r="F47" t="s">
+        <v>151</v>
+      </c>
+      <c r="G47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+      <c r="I47">
+        <v>10909</v>
+      </c>
+      <c r="J47"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>