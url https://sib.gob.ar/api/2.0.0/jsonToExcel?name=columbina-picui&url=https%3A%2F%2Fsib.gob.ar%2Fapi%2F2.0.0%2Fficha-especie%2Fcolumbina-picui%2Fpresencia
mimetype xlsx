--- v1 (2026-05-27)
+++ v2 (2026-07-21)
@@ -1997,54 +1997,54 @@
       <c r="I38">
         <v>10909</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>125</v>
       </c>
       <c r="B39">
         <v>85</v>
       </c>
       <c r="C39" t="s">
         <v>126</v>
       </c>
       <c r="D39">
         <v>-41.43785</v>
       </c>
       <c r="E39">
         <v>-65.06369</v>
       </c>
       <c r="F39" t="s">
         <v>127</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I39">
         <v>10909</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>128</v>
       </c>
       <c r="B40">
         <v>289</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40">
         <v>-34.6</v>
       </c>
       <c r="E40">
         <v>-58.33333</v>
       </c>
       <c r="F40" t="s">
         <v>130</v>
       </c>