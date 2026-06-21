--- v0 (2025-12-10)
+++ v1 (2026-06-21)
@@ -1610,54 +1610,54 @@
       <c r="I28">
         <v>10887</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>93</v>
       </c>
       <c r="B29">
         <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>94</v>
       </c>
       <c r="D29">
         <v>-39.03034</v>
       </c>
       <c r="E29">
         <v>-70.35218</v>
       </c>
       <c r="F29" t="s">
         <v>95</v>
       </c>
       <c r="G29" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29">
         <v>10887</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>96</v>
       </c>
       <c r="B30">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>97</v>
       </c>
       <c r="D30">
         <v>-31.88216</v>
       </c>
       <c r="E30">
         <v>-58.25668</v>
       </c>
       <c r="F30" t="s">
         <v>98</v>
       </c>
@@ -1760,54 +1760,54 @@
       <c r="I33">
         <v>10887</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>108</v>
       </c>
       <c r="B34">
         <v>85</v>
       </c>
       <c r="C34" t="s">
         <v>109</v>
       </c>
       <c r="D34">
         <v>-41.43785</v>
       </c>
       <c r="E34">
         <v>-65.06369</v>
       </c>
       <c r="F34" t="s">
         <v>110</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34">
         <v>10887</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>111</v>
       </c>
       <c r="B35">
         <v>25</v>
       </c>
       <c r="C35" t="s">
         <v>112</v>
       </c>
       <c r="D35">
         <v>-22.26581</v>
       </c>
       <c r="E35">
         <v>-64.75309</v>
       </c>
       <c r="F35" t="s">
         <v>113</v>
       </c>