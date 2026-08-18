--- v1 (2026-06-21)
+++ v2 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="conepatus-chinga" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -381,50 +381,59 @@
     <t>APN-GP</t>
   </si>
   <si>
     <t>Reserva Nacional Pizarro</t>
   </si>
   <si>
     <t>reserva-nacional-pizarro</t>
   </si>
   <si>
     <t>MENDOZA-AA</t>
   </si>
   <si>
     <t>Reserva de Biósfera Ñacuñán</t>
   </si>
   <si>
     <t>reserva-de-biosfera-ñacuñan-mendoza</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
   <si>
     <t>parque-nacional-traslasierra</t>
+  </si>
+  <si>
+    <t>APN-IP</t>
+  </si>
+  <si>
+    <t>Parque Interjurisdiccional Marino Isla Pingüino</t>
+  </si>
+  <si>
+    <t>parque-interjurisdiccional-marino-isla-pinguino</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -728,64 +737,64 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J38"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="49.416504" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -1889,50 +1898,80 @@
       <c r="B38">
         <v>369</v>
       </c>
       <c r="C38" t="s">
         <v>121</v>
       </c>
       <c r="D38">
         <v>-30.99468</v>
       </c>
       <c r="E38">
         <v>-65.6267</v>
       </c>
       <c r="F38" t="s">
         <v>122</v>
       </c>
       <c r="G38" t="s">
         <v>13</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>10887</v>
       </c>
       <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39">
+        <v>339</v>
+      </c>
+      <c r="C39" t="s">
+        <v>124</v>
+      </c>
+      <c r="D39">
+        <v>-48.15</v>
+      </c>
+      <c r="E39">
+        <v>-65.94458</v>
+      </c>
+      <c r="F39" t="s">
+        <v>125</v>
+      </c>
+      <c r="G39" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+      <c r="I39">
+        <v>10887</v>
+      </c>
+      <c r="J39"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>