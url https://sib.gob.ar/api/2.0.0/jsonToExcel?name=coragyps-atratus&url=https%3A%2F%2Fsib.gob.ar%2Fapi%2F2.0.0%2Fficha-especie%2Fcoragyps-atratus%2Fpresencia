--- v0 (2025-12-11)
+++ v1 (2026-05-31)
@@ -416,84 +416,84 @@
   <si>
     <t>Reserva Natural Educativa Cerro Pistarini</t>
   </si>
   <si>
     <t>reserva-natural-educativa-cerro-pistarini</t>
   </si>
   <si>
     <t>TUCUMAN-HM</t>
   </si>
   <si>
     <t>Reserva Horco Molle</t>
   </si>
   <si>
     <t>reserva-horco-molle-tucuman</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CORDOBA-EP</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre El Potrerillo</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-el-potrerillo-cordoba</t>
   </si>
   <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
   <si>
     <t>resprov-de-flora-y-fauna-la-florida-r-san-luis</t>
   </si>
   <si>
     <t>APN-PN</t>
   </si>
   <si>
     <t>Parque Nacional Ansenuza</t>
   </si>
   <si>
     <t>parque-nacional-ansenuza</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -2099,150 +2099,150 @@
       <c r="D41">
         <v>-41.75</v>
       </c>
       <c r="E41">
         <v>-71.51667</v>
       </c>
       <c r="F41" t="s">
         <v>133</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>10830</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>134</v>
       </c>
       <c r="B42">
-        <v>260</v>
+        <v>85</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42">
-        <v>-31.68333</v>
+        <v>-41.43785</v>
       </c>
       <c r="E42">
-        <v>-64.68333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F42" t="s">
         <v>136</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>10830</v>
       </c>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>137</v>
       </c>
       <c r="B43">
-        <v>164</v>
+        <v>260</v>
       </c>
       <c r="C43" t="s">
         <v>138</v>
       </c>
       <c r="D43">
-        <v>-41.06667</v>
+        <v>-31.68333</v>
       </c>
       <c r="E43">
-        <v>-71.01667</v>
+        <v>-64.68333</v>
       </c>
       <c r="F43" t="s">
         <v>139</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>10830</v>
       </c>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>140</v>
       </c>
       <c r="B44">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="C44" t="s">
         <v>141</v>
       </c>
       <c r="D44">
-        <v>-42.26667</v>
+        <v>-41.06667</v>
       </c>
       <c r="E44">
-        <v>-71.76667</v>
+        <v>-71.01667</v>
       </c>
       <c r="F44" t="s">
         <v>142</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>10830</v>
       </c>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>143</v>
       </c>
       <c r="B45">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C45" t="s">
         <v>144</v>
       </c>
       <c r="D45">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E45">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>10830</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46">
         <v>78</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>