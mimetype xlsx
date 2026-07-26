--- v1 (2026-05-31)
+++ v2 (2026-07-26)
@@ -2114,54 +2114,54 @@
       <c r="I41">
         <v>10830</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>134</v>
       </c>
       <c r="B42">
         <v>85</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42">
         <v>-41.43785</v>
       </c>
       <c r="E42">
         <v>-65.06369</v>
       </c>
       <c r="F42" t="s">
         <v>136</v>
       </c>
       <c r="G42" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I42">
         <v>10830</v>
       </c>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>137</v>
       </c>
       <c r="B43">
         <v>260</v>
       </c>
       <c r="C43" t="s">
         <v>138</v>
       </c>
       <c r="D43">
         <v>-31.68333</v>
       </c>
       <c r="E43">
         <v>-64.68333</v>
       </c>
       <c r="F43" t="s">
         <v>139</v>
       </c>