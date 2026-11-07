--- v1 (2026-02-02)
+++ v2 (2026-11-07)
@@ -1,4814 +1,5022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+    <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+    <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="coragyps-atratus" sheetId="1" r:id="rId4"/>
+    <sheet name="coragyps-atratus-sitios" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
-[...1083 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
-      <b val="0"/>
-[...3 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...289 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
+    <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...19 lines deleted...]
-  </cols>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
-    <row r="1" spans="1:7">
-[...3269 lines deleted...]
-        <v>321</v>
+    <row r="1" spans="1:7" customHeight="0">
+      <c r="A1" s="0" t="inlineStr">
+        <is>
+          <t>autor</t>
+        </is>
+      </c>
+      <c r="B1" s="0" t="inlineStr">
+        <is>
+          <t>ano</t>
+        </is>
+      </c>
+      <c r="C1" s="0" t="inlineStr">
+        <is>
+          <t>descripcion</t>
+        </is>
+      </c>
+      <c r="D1" s="0" t="inlineStr">
+        <is>
+          <t>ubicacion</t>
+        </is>
+      </c>
+      <c r="E1" s="0" t="inlineStr">
+        <is>
+          <t>provincia</t>
+        </is>
+      </c>
+      <c r="F1" s="0" t="inlineStr">
+        <is>
+          <t>delegacion</t>
+        </is>
+      </c>
+      <c r="G1" s="0" t="inlineStr">
+        <is>
+          <t>parque</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" spans="1:7" customHeight="0">
+      <c r="A2" s="0" t="inlineStr">
+        <is>
+          <t>Pearman M &amp; JI Areta</t>
+        </is>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>South American Classification Committee (SACC). Species lists of birds for South American countries and territories: Argentina. [Version 20/April/2025]. http://www.museum.lsu.edu/~Remsen/SACCCountryLists.htm</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>ARGENTINA</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:7" customHeight="0">
+      <c r="A3" s="0" t="inlineStr">
+        <is>
+          <t>Pearman, M. &amp; N. Areta</t>
+        </is>
+      </c>
+      <c r="B3" s="0" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="C3" s="0" t="inlineStr">
+        <is>
+          <t>Birds of Argentina. Species Lists of Birds for South American Countries and Territories. (Listas de Especies de Aves de Países y Territorios de Sudamérica.) South American Classification Committee (SACC). American Ornithologists? Union. </t>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t>ARGENTINA</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:7" customHeight="0">
+      <c r="A4" s="0" t="inlineStr">
+        <is>
+          <t>Remsen, J. V., Jr., J. I. Areta, E. Bonaccorso, S. Claramunt, A. Jaramillo, D. F. Lane, J. F. Pacheco, M. B. Robbins, F. G. Stiles &amp; K. J. Zimmer</t>
+        </is>
+      </c>
+      <c r="B4" s="0" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C4" s="0" t="inlineStr">
+        <is>
+          <t>Version 24 JULY 2022. A classification of the bird species of South America. American Ornithological Society. http://www.museum.lsu.edu/~Remsen/SACCBaseline.htm</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>ARGENTINA</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:7" customHeight="0">
+      <c r="A5" s="0" t="inlineStr">
+        <is>
+          <t>Remsen, J. V., Jr.; Areta, J. I.; Bonaccorso, E.; Claramunt, S.; Jaramillo, A.; Pacheco, J. F.; Ribas, C.; Robbins, M. B.; Stiles, F. G.; Stotz, D. F. &amp; K. J. Zimmer</t>
+        </is>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
+          <t>Version: 11 February 2020. A classification of the bird species of South America. American Ornithological Society. Species list by country: Argentina. http://www.museum.lsu.edu/~Remsen/SACCBaseline.htm</t>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t>ARGENTINA</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="0">
+      <c r="A6" s="0" t="inlineStr">
+        <is>
+          <t>Belloqc, Isabel</t>
+        </is>
+      </c>
+      <c r="B6" s="0" t="inlineStr">
+        <is>
+          <t>1997</t>
+        </is>
+      </c>
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <t>Progress report to the ABC on Project P-Dec0509, Development of a Conservation Strategy for the Crowned Eagle and the effects of Desertification on the Raptor Community in Argentina.</t>
+        </is>
+      </c>
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <t>ARGENTINA</t>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <t>Argentina</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="0">
+      <c r="A7" s="0" t="inlineStr">
+        <is>
+          <t>Bertonatti, C.</t>
+        </is>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves realizada por miembro de Fundación Vida Silvestre</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Ventisquero</t>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>Argentina</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="0">
+      <c r="A8" s="0" t="inlineStr">
+        <is>
+          <t>PN Lihue Calel</t>
+        </is>
+      </c>
+      <c r="B8" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves del P.N. Lihue Calel, preparada en base a las observaciones de los Guardaparques realizadas entre los años 1989 y 1991, y desde 1994 hasta 1996</t>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t>ARGENTINA</t>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>Argentina</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="0">
+      <c r="A9" s="0" t="inlineStr">
+        <is>
+          <t>Bodrati, A; Casañas, H; Pietrek, A</t>
+        </is>
+      </c>
+      <c r="B9" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>Resultados del primer relevamiento ornitológico del Parque Provincial Pampa del Indio, Dto. Libertador Gral. San Martín, Prov. de Chaco</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t>Parque Provincia Pampa del Indio</t>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>Chaco</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="0">
+      <c r="A10" s="0" t="inlineStr">
+        <is>
+          <t>Moschione, F. y L. Bishels</t>
+        </is>
+      </c>
+      <c r="B10" s="0" t="inlineStr">
+        <is>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>Listado de los Vertebrados del Parque Provincial Loro Hablador, Provincia del Chaco. Informe Técnico Proyecto Elé/DFS para difusión. 11 pp.</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t>PP Loro Hablador</t>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>Chaco</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="0">
+      <c r="A11" s="0" t="inlineStr">
+        <is>
+          <t>Apochian, C.</t>
+        </is>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>Lista adicional de aves observadas durante la realización del Censo Neotropical de Aves Acuáticas. Secc. Río Grande. P.N. Los Alerces. 11/02/2000.</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t>Seccional Río Grande</t>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="0">
+      <c r="A12" s="0" t="inlineStr">
+        <is>
+          <t>Consejo Asesor Regional Patagonico de la Fauna Silvestre</t>
+        </is>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>Recalificación del Estado de Conservación de la Fauna Silvestre Argentina. Región Patagónica.</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t>Prov. de Chubut</t>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="0">
+      <c r="A13" s="0" t="inlineStr">
+        <is>
+          <t>Ferreyra M. y F. Vidoz</t>
+        </is>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>Exploración de la flora, vegetación y fauna altoandinas en el Parque Nacional Lago Puelo. Informe Final. Año 2007</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Ocinao</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="0">
+      <c r="A14" s="0" t="inlineStr">
+        <is>
+          <t>Ferreyra M. y F. Vidoz</t>
+        </is>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>Exploración de la flora, vegetación y fauna altoandinas en el Parque Nacional Lago Puelo. Informe Final. Año 2007</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Plataforma</t>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="0">
+      <c r="A15" s="0" t="inlineStr">
+        <is>
+          <t>Biancucci, L.</t>
+        </is>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C15" s="0" t="inlineStr">
+        <is>
+          <t>La comunidad de aves de la Pampa de Achala. Variación durante el ciclo anual.  Cátedra de Diversidad Animal II, FCEFyN, UNC - UNC.27pp</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t>Reserva Hídrica Provincial de Achala</t>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="0">
+      <c r="A16" s="0" t="inlineStr">
+        <is>
+          <t>Cabido M, Anton A, Cabrera M, Cingolani A, Diaz S, Di Tada I, Falczuk V</t>
+        </is>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>Informe Final de Linea de Base de la Biodiversidad y Programa de Monitoreo del Parque Nacional Quebrada del Condorito y Reserva Hidrica Provincial Pampa de Achala. Volumen I y II. 211pp</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>Reserva Hídrica Provincial de Achala</t>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="0">
+      <c r="A17" s="0" t="inlineStr">
+        <is>
+          <t>Cingolani, A. y V. Falczuk</t>
+        </is>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>Elaboración Plan de Manejo Integrado del Parque Nacional Quebrada del Condorito y la Reserva Hidrica Provincial de Achala. Cuarto informe de Consultoria. 222pp.</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t>Reserva Hídrica Provincial Pampa de Acha</t>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="0">
+      <c r="A18" s="0" t="inlineStr">
+        <is>
+          <t>Fernández, F.; Ferioli, M. y Carp, A. </t>
+        </is>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>Informe de relevamiento de fauna silvestre exisitente en la Reserva Natural de la Defensa Ascochinga</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t>Tres Cascadas</t>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="0">
+      <c r="A19" s="0" t="inlineStr">
+        <is>
+          <t>Miatello, R. y Fernandez, F.</t>
+        </is>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>Informe de comisi&amp;oacute;n a la Reserva de la Defensa La Calera y relevamiento de Fauna Silvestre</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t>Laguna La Ochoa</t>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="0">
+      <c r="A20" s="0" t="inlineStr">
+        <is>
+          <t>Miatello, R.; Baldo, J.; Ordano, M.; Rosacher, C. y Biancucci, L.</t>
+        </is>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>1999</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>Avifauna del Parque Nacional Quebrada del Condorito y Reserva Hídrica Provincial de Achala. Una lista comentada.193pp. </t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t>Reserva Hídrica Provincial de Achala</t>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="0">
+      <c r="A21" s="0" t="inlineStr">
+        <is>
+          <t>Sferco, G. D. y N. Nores</t>
+        </is>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>Lista comentada de las aves de la Reserva Natural Chancaní, Córdoba, Argentina. Hornero 18 (1): 21-29.</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t>Parque Provincial y Reserva Forestal Nat</t>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:7" customHeight="0">
+      <c r="A22" s="0" t="inlineStr">
+        <is>
+          <t>Sferco, G.D. y M. Nores</t>
+        </is>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>Lista comentada de las aves de la Reserva Natural Chacaní, Córdoba, Argentina. Hornero 18(1): 21-29.</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t>CHANCANÍ</t>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:7" customHeight="0">
+      <c r="A23" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA</t>
+        </is>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo del Parque Nacional Mburucuyá</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Mburucuyá</t>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Corrientes</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:7" customHeight="0">
+      <c r="A24" s="0" t="inlineStr">
+        <is>
+          <t>Hutton, Judith y Schimff, Silvina</t>
+        </is>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>Lista de Aves. Parque Nacional Mburucuyá</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Mburucuyá</t>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Corrientes</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:7" customHeight="0">
+      <c r="A25" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t>Abadie Cué</t>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:7" customHeight="0">
+      <c r="A26" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t>Brazo Norte</t>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:7" customHeight="0">
+      <c r="A27" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t>Estero Poí</t>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:7" customHeight="0">
+      <c r="A28" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t>Lata Cué</t>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:7" customHeight="0">
+      <c r="A29" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t>Los Tolaba</t>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:7" customHeight="0">
+      <c r="A30" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t>Paso Pomelo</t>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:7" customHeight="0">
+      <c r="A31" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t>Paso Tártagos</t>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:7" customHeight="0">
+      <c r="A32" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t>Quebrachal</t>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:7" customHeight="0">
+      <c r="A33" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t>Seccional Fonzo</t>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:7" customHeight="0">
+      <c r="A34" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t>Potrerillos</t>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:7" customHeight="0">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>Laguna Blanca</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:7" customHeight="0">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t>La Palmita</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:7" customHeight="0">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>Quelson</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:7" customHeight="0">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t>DTRNEA, PN Pilcomayo y RN Formosa</t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>Plan Operativo Parque Nacional Río Pilcomayo y Reserva Natural Formosa</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>Campo Serventi</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Formosa</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:7" customHeight="0">
+      <c r="A39" s="0" t="inlineStr">
+        <is>
+          <t>Krabbe, N.</t>
+        </is>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>Comparación entre ambientes con distintos tipos de intervención. PN Calilegua y alrededores. Inf. Inéd. APN-DRNO.</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>El Bananal</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:7" customHeight="0">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Calilegua</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>San Francisco y ascenso a Duraznillo</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:7" customHeight="0">
+      <c r="A41" s="0" t="inlineStr">
+        <is>
+          <t>Perovic, P.G., De Bustos, S., Tálamo, A., Trucco, C. y D. Vázquez</t>
+        </is>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>Informe Final del Relevamiento de Flora y Fauna en el Parque Nacional Calilegua y alrededores, Jujuy, Argentina. Monitoring and Modelling the Impacts of Changing Governments Policies on Biodiversity Conservation in the Andes. Proyecto Bioandes.  First Annual Report.Unión Europea. 34 pp.</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>Ao. Pantanoso</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:7" customHeight="0">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
+          <t>Perovic, P.G., De Bustos, S., Tálamo, A., Trucco, C. y D. Vázquez</t>
+        </is>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>Informe Final del Relevamiento de Flora y Fauna en el Parque Nacional Calilegua y alrededores, Jujuy, Argentina. Monitoring and Modelling the Impacts of Changing Governments Policies on Biodiversity Conservation in the Andes. Proyecto Bioandes.  First Annual Report.Unión Europea. 34 pp.</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>Ao. del Medio</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:7" customHeight="0">
+      <c r="A43" s="0" t="inlineStr">
+        <is>
+          <t>Chebez J.C., Gasparri B., Olivera D., Rodriguez L. y Stanisci E.</t>
+        </is>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>2008</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>Lista de Aves registradas durante el viaje por Buenos Aires, La Pampa, Río Negro y Neuquén</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t>Parque Luro</t>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>La Pampa</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:7" customHeight="0">
+      <c r="A44" s="0" t="inlineStr">
+        <is>
+          <t>Consejo Asesor Regional Patagonico de la Fauna Silvestre</t>
+        </is>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>Recalificación del Estado de Conservación de la Fauna Silvestre Argentina. Región Patagónica.</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>Prov de La Pampa</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>La Pampa</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:7" customHeight="0">
+      <c r="A45" s="0" t="inlineStr">
+        <is>
+          <t>Bodrati, A. y Cockle, K.</t>
+        </is>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>Lista de las aves registradas en Villa Unión, Banda Florida y el PN Talampaya, Provincia de La Rioja, entre el 25 y 30 de junio de 2003, 3 pp.</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>Banda Florida</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>La Rioja</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:7" customHeight="0">
+      <c r="A46" s="0" t="inlineStr">
+        <is>
+          <t>Bodrati, A. y Cockle, K.</t>
+        </is>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>Lista de las aves registradas en Villa Unión, Banda Florida y el PN Talampaya, Provincia de La Rioja, entre el 25 y 30 de junio de 2003, 3 pp.</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>Villa Union</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>La Rioja</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:7" customHeight="0">
+      <c r="A47" s="0" t="inlineStr">
+        <is>
+          <t>Blendinger, P.G. y M.E. Alvarez</t>
+        </is>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>2002</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>Ensambles de aves de los bañados de Carilauquen (Laguna Llancanelo, Mendoza, Argentina): Consideraciones para su conservación. Hornero 17(2): 71-83.</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>LLANCANELO</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Mendoza</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:7" customHeight="0">
+      <c r="A48" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, J;  Bosso, A; Heinonen, S; Liva, A; Chavez, H.</t>
+        </is>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>Aves del Parque Natural Municipal DR. Luis Honorio Rolon. Puerto Iguazú, Misiones</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>Parque Municipal Dr. Luis Honorio Rolón</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:7" customHeight="0">
+      <c r="A49" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>Eldorado</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:7" customHeight="0">
+      <c r="A50" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>Iguazú</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:7" customHeight="0">
+      <c r="A51" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>Montecarlo</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:7" customHeight="0">
+      <c r="A52" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t>Oberá</t>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:7" customHeight="0">
+      <c r="A53" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t>Cainguas</t>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:7" customHeight="0">
+      <c r="A54" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>General Manuel Belgrano</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:7" customHeight="0">
+      <c r="A55" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t>25 de Mayo</t>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:7" customHeight="0">
+      <c r="A56" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t>Candelaria</t>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:7" customHeight="0">
+      <c r="A57" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>Guaraní</t>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:7" customHeight="0">
+      <c r="A58" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t>San Ignacio</t>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:7" customHeight="0">
+      <c r="A59" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t>San Pedro</t>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:7" customHeight="0">
+      <c r="A60" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t>Capital</t>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:7" customHeight="0">
+      <c r="A61" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t>Libertador General San Martín</t>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:7" customHeight="0">
+      <c r="A62" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t>San Javier</t>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:7" customHeight="0">
+      <c r="A63" s="0" t="inlineStr">
+        <is>
+          <t>Chebez, Juan Carlos</t>
+        </is>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>Fauna misionera, Catálogo sistemático y zoogeográfico de los vertebrados de la provincia de Misiones (Argentina). Págs. 320. Editorial L.O.L.A. Buenos Aires.</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t>Leandro N. Alem</t>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:7" customHeight="0">
+      <c r="A64" s="0" t="inlineStr">
+        <is>
+          <t>Ciarmiello Diego, Fabri Silvina, Gil Guillermo</t>
+        </is>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
+        <is>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>Campaña de prospección del estado de conservación de un sector del río Iguazú Superior</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t>Grupo de la Isla Grande</t>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:7" customHeight="0">
+      <c r="A65" s="0" t="inlineStr">
+        <is>
+          <t>Krauczuk, E. Baldo, D.</t>
+        </is>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento Parque Provincial de la Araucaria-Informe Preliminar- Aves</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t>Parque Provincial de la Araucaria</t>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:7" customHeight="0">
+      <c r="A66" s="0" t="inlineStr">
+        <is>
+          <t>Saibene, C. A.; M. A. Castelino; N. R. Rey; J. Herrera y J. Calo</t>
+        </is>
+      </c>
+      <c r="B66" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C66" s="0" t="inlineStr">
+        <is>
+          <t>Inventario de las Aves del Parque Nacional Iguazú, Misiones, Argentina</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Iguazú</t>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t>Misiones</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:7" customHeight="0">
+      <c r="A67" s="0" t="inlineStr">
+        <is>
+          <t>Bianchini, Mauro</t>
+        </is>
+      </c>
+      <c r="B67" s="0" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t>Contribuciones al conocimiento de la nidificación de aves en la Patagonia, Argentina. Revista de Historia Natural. Tercera serie, 7 (1): 69-83. ISSN 0326-1778 y ISSN 1853-6581</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t>Interior del escudo de una de las siete compuertas del vertedero del dique de Arroyito</t>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:7" customHeight="0">
+      <c r="A68" s="0" t="inlineStr">
+        <is>
+          <t>Christie, Miguel</t>
+        </is>
+      </c>
+      <c r="B68" s="0" t="inlineStr">
+        <is>
+          <t>1984</t>
+        </is>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>Informe de evaluación del interés biológico del area de Villa Traful. Actual Comisión de fomento, antes: Parque Nacional Nahuel Huapi.</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t>Villa Traful</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:7" customHeight="0">
+      <c r="A69" s="0" t="inlineStr">
+        <is>
+          <t>Consejo Asesor Regional Patagonico de la Fauna Silvestre</t>
+        </is>
+      </c>
+      <c r="B69" s="0" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>Recalificación del Estado de Conservación de la Fauna Silvestre Argentina. Región Patagónica.</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>Prov. de Neuquen</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:7" customHeight="0">
+      <c r="A70" s="0" t="inlineStr">
+        <is>
+          <t>Beletzky, A.</t>
+        </is>
+      </c>
+      <c r="B70" s="0" t="inlineStr">
+        <is>
+          <t>1984</t>
+        </is>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>Informe de recorridas a la zona del Río Ñirihuau (costa de lago) y Ea. Fortín Chacabuco. PN Nahuel Huapi. Nota No. 1570.</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>Rio Ñirihuau</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:7" customHeight="0">
+      <c r="A71" s="0" t="inlineStr">
+        <is>
+          <t>Consejo Asesor Regional Patagonico de la Fauna Silvestre</t>
+        </is>
+      </c>
+      <c r="B71" s="0" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>Recalificación del Estado de Conservación de la Fauna Silvestre Argentina. Región Patagónica.</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>Prov. de Rio Negro</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:7" customHeight="0">
+      <c r="A72" s="0" t="inlineStr">
+        <is>
+          <t>Gelain, M.</t>
+        </is>
+      </c>
+      <c r="B72" s="0" t="inlineStr">
+        <is>
+          <t>1980</t>
+        </is>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>Lista de vertebrados en la zona de Ñirihuau.</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>Zona Ñirihuau</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:7" customHeight="0">
+      <c r="A73" s="0" t="inlineStr">
+        <is>
+          <t>Llanos, F.; Failla, M.; García, G.; Giovine, P.; Carbajal, M.; González, P.; Paz Barreto, D.; Quillfeldt, P. y J. Masello</t>
+        </is>
+      </c>
+      <c r="B73" s="0" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>Birds from the endangered Monte, the steppes and Coastal biomes of the province of R&amp;iacute;o Negro, northern Patagonia, Argentina. Check List,&amp;nbsp; Volume 7, Issue 6, 2011</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>El Cóndor</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:7" customHeight="0">
+      <c r="A74" s="0" t="inlineStr">
+        <is>
+          <t>Llanos, F.; Failla, M.; García, G.; Giovine, P.; Carbajal, M.; González, P.; Paz Barreto, D.; Quillfeldt, P. y J. Masello</t>
+        </is>
+      </c>
+      <c r="B74" s="0" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>Birds from the endangered Monte, the steppes and Coastal biomes of the province of R&amp;iacute;o Negro, northern Patagonia, Argentina. Check List,&amp;nbsp; Volume 7, Issue 6, 2011</t>
+        </is>
+      </c>
+      <c r="D74" s="0" t="inlineStr">
+        <is>
+          <t>San Antonio Oeste</t>
+        </is>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:7" customHeight="0">
+      <c r="A75" s="0" t="inlineStr">
+        <is>
+          <t>Llanos, F.; Failla, M.; García, G.; Giovine, P.; Carbajal, M.; González, P.; Paz Barreto, D.; Quillfeldt, P. y J. Masello</t>
+        </is>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>Birds from the endangered Monte, the steppes and Coastal biomes of the province of R&amp;iacute;o Negro, northern Patagonia, Argentina. Check List,&amp;nbsp; Volume 7, Issue 6, 2011</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t>Somuncura</t>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:7" customHeight="0">
+      <c r="A76" s="0" t="inlineStr">
+        <is>
+          <t>Llanos, F.; Failla, M.; García, G.; Giovine, P.; Carbajal, M.; González, P.; Paz Barreto, D.; Quillfeldt, P. y J. Masello</t>
+        </is>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>Birds from the endangered Monte, the steppes and Coastal biomes of the province of R&amp;iacute;o Negro, northern Patagonia, Argentina. Check List,&amp;nbsp; Volume 7, Issue 6, 2011</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>Paso Cordoba</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:7" customHeight="0">
+      <c r="A77" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Cerro Ventisquero y alrrededores, Provincia de Rio Negro</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Ventisquero</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:7" customHeight="0">
+      <c r="A78" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>Lista de Aves observadas en el Parque Nacional Islote Lobos - Noviembre 2022</t>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t>PN Islote Lobos</t>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:7" customHeight="0">
+      <c r="A79" s="0" t="inlineStr">
+        <is>
+          <t>Paz Barreto, Daniel</t>
+        </is>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>Aves de la provincia de Rio Negro. Lista y bibliografía. Consejo de Ecología y Medio Ambiente, deleg. S.C. de Bariloche.</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>RIO NEGRO</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:7" customHeight="0">
+      <c r="A80" s="0" t="inlineStr">
+        <is>
+          <t>Trejo, A. y S. Seijas</t>
+        </is>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>Una estimación de aves muertas en ruta en el Parque Nacional Nahuel Huapi, noroeste de la Patagonia Argentina. Hornero, 18(2): 97-101.</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>RN258</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:7" customHeight="0">
+      <c r="A81" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S., de Bustos, S., Saravia, M., Lizárraga, R.L., Serapio, R., Sola, M.F. &amp; M. Romano</t>
+        </is>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>2002</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>Recategorizaci&amp;oacute;n de &amp;Aacute;reas Protegidas en el Corredor Transversal Sur, Salta, Argentina. Informe final. Secretar&amp;iacute;a de Medio Ambiente y Desarrollo Sustentable de la Provincia de Salta (SeMADeS) y Wildlife Conservation Society (WCS). 63 pp.</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>RN GRAL. PIZARRO</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:7" customHeight="0">
+      <c r="A82" s="0" t="inlineStr">
+        <is>
+          <t>Moschione, F., Spitznagel, O. &amp; M. Gonzalez</t>
+        </is>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>Lista de Aves de Salta (Birds Checklist). Ministerio de Cultura y Turismo de Salta. Argentina. 47 p.</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t>SALTA</t>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:7" customHeight="0">
+      <c r="A83" s="0" t="inlineStr">
+        <is>
+          <t>Moschione, F.N. y M.A. González</t>
+        </is>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>Aves de la Reserva Natural General Pizarro. Departamento Anta, Provincia e Salta. Lista preliminar de la RN en formación, actualizada a marzo de 2007. Inf. Inéd. APN-DRNO.12 pp.</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>RN GRAL. PIZARRO</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:7" customHeight="0">
+      <c r="A84" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Calilegua</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>Cercanías de Oran</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:7" customHeight="0">
+      <c r="A85" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Calilegua</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>Cercanías de Paraní</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:7" customHeight="0">
+      <c r="A86" s="0" t="inlineStr">
+        <is>
+          <t>Regidor, H.A., Acuña, E., Orce, H., Sosa, A. y S. Castrillo</t>
+        </is>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento de la Biodiversidad en Pizarro, Departamento de Anta, Salta, y los efectos de los desmontes sobre la misma. IRNED - Instituto de Recursos Naturales y Ecodesarrollo. Universidad Nacional de Salta. 39 pp.</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>RN GRAL. PIZARRO</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:7" customHeight="0">
+      <c r="A87" s="0" t="inlineStr">
+        <is>
+          <t>Balabusic, A. y Ruiz, L.</t>
+        </is>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Talampaya Plan de Manejo Fase II. 62pp</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>Parque Provincial Ischigualasto</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>San Juan</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:7" customHeight="0">
+      <c r="A88" s="0" t="inlineStr">
+        <is>
+          <t>Haene, E. y Gil G.</t>
+        </is>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>1991</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>El Proyecto Parque Nacional Sierra de las Quijadas (Provincia de San Luis, República Argentina). Informe inédito APN. 100pp.</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>Encon</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>San Juan</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:7" customHeight="0">
+      <c r="A89" s="0" t="inlineStr">
+        <is>
+          <t>Márquez, J.</t>
+        </is>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>1999</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>Las &amp;aacute;reas protegidas de la provincia de San Juan. Multequina 8. 10pp.</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>Parque Provincial Ischigualasto</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>San Juan</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:7" customHeight="0">
+      <c r="A90" s="0" t="inlineStr">
+        <is>
+          <t>Marquez, J.; Chebez, C.; Haene, E.; Flores, A. y Sanchez E.</t>
+        </is>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>1991</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>Sistema Provincial de Areas Naturales Protegidas. Provincia de San Juan, República Argentina. 65pp</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>Parque Provincial Ischigualasto</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>San Juan</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:7" customHeight="0">
+      <c r="A91" s="0" t="inlineStr">
+        <is>
+          <t>Marquez, J.; Chebez, C.; Haene, E.; Flores, A. y Sanchez E.</t>
+        </is>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>1991</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>Sistema Provincial de Areas Naturales Protegidas. Provincia de San Juan, República Argentina. 65pp</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>SAN JUAN</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>San Juan</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:7" customHeight="0">
+      <c r="A92" s="0" t="inlineStr">
+        <is>
+          <t>Haene, E. y Gil G.</t>
+        </is>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>1991</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>El Proyecto Parque Nacional Sierra de las Quijadas (Provincia de San Luis, República Argentina). Informe inédito APN. 100pp.</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>Potrero de la Aguada- P.N. S. de las Qui</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>San Luis</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:7" customHeight="0">
+      <c r="A93" s="0" t="inlineStr">
+        <is>
+          <t>Ortiz, D. y P. Capllonch</t>
+        </is>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>Guía de los rapaces de la provincia de Tucumán. Tucumán. Marzo 2007.16 pp.</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t>TUCUMAN</t>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>Tucuman</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:7" customHeight="0">
+      <c r="A94" s="0" t="inlineStr">
+        <is>
+          <t>Vides Almonacid, R.</t>
+        </is>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>1991</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>La alteración del bosque de Yungas en Tucumán, Argentina, y el uso de las aves como indicadores ecológicos para el diseño de zonas de amortiguamiento en areas protegidas. Tesis Magister Scientiae en Manejo de Vida Silvestre. Universidad Nacional de Costa Rica. 210 pp.</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>SIERRA DE SAN JAVIER</t>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Tucuman</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:7" customHeight="0">
+      <c r="A95" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>Lista de vertebrados observados en la Reserva de Vida Silvestre Laguna Los Juncos, Río Negro. Noviembre 2001.</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>Laguna de Los Juncos</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:7" customHeight="0">
+      <c r="A96" s="0" t="inlineStr">
+        <is>
+          <t>Ordano, M</t>
+        </is>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>1993</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>Composicion y Estructura de una Comunidad de Aves Altoserranas (Cordoba), entre 1800 y 1900m Durante un Ciclo Anual. Tesina de Grado. Catedra de Zoologia II, FCEF y N, UNC. 52pp</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>Secc. Las Ensenadas</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Cordoba</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>Región Centro</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Quebrada del Condorito</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:7" customHeight="0">
+      <c r="A97" s="0" t="inlineStr">
+        <is>
+          <t>Serrano, G.; Moreira, M.; Natale, E.; Monguillot, J. y R. Neira</t>
+        </is>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>Informe Técnico. Registro ocacional de especies del Parque Nacional Sierra de Las Quijadas Nº 5. 3 pp.</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t>Potrero de la Aguada- P.N. S. de las Qui</t>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>San Luis</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>Región Centro</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Sierra de las Quijadas</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:7" customHeight="0">
+      <c r="A98" s="0" t="inlineStr">
+        <is>
+          <t>Hervas, J. M.; Gallo; Arias y F. Villafañe</t>
+        </is>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>2004</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>Informe Técnico. Registro ocasional de especies en el PN Talampaya Nº 2. 5 pp.</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>Puente Río Talampaya</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>La Rioja</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>Región Centro</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Talampaya</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:7" customHeight="0">
+      <c r="A99" s="0" t="inlineStr">
+        <is>
+          <t>Dieguez, Alejandro y Sijovich, Claudio</t>
+        </is>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>1997</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>Conteo de aves rapaces (Accipitridae-Falconidae-Cathartidae-Strigidae) en la Reserva Natural Otamendi, Pdo de Campana, Pcia de Bs. As. Aprona. Boletín Científico, nov. 1997.</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>Cerca Ferrocarril Mitre</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Buenos Aires</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>Región Centro Este</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Ciervo de los Pantanos</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:7" customHeight="0">
+      <c r="A100" s="0" t="inlineStr">
+        <is>
+          <t>Gil, G.</t>
+        </is>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>Primer relevamiento expeditivo del Parque Nacional Campo de los Alisos. Inf. Inéd. APN-DTRNO. 36 p gs.</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>Entre Vado Río Jaya y P. Los Chorizos</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>Tucuman</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Aconquija</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:7" customHeight="0">
+      <c r="A101" s="0" t="inlineStr">
+        <is>
+          <t>Bertolini, M.P.</t>
+        </is>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>Listado de aves del Pasaje Palos Blancos, Ledesma, Jujuy. Inf. Inéd. APN-DTRNO. 2 págs.</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>Pasaje Palos Blancos</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Calilegua</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:7" customHeight="0">
+      <c r="A102" s="0" t="inlineStr">
+        <is>
+          <t>Krabbe, N.</t>
+        </is>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>Comparación entre ambientes con distintos tipos de intervención. PN Calilegua y alrededores. Inf. Inéd. APN-DRNO.</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>Aguas Negras</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Calilegua</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:7" customHeight="0">
+      <c r="A103" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Calilegua</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t>Cercanías de la Seccional Aguas Negras</t>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Calilegua</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:7" customHeight="0">
+      <c r="A104" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Calilegua</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>Cercanías de Totoritas</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Calilegua</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:7" customHeight="0">
+      <c r="A105" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Calilegua</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t>Cercanías de Monolito</t>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Calilegua</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:7" customHeight="0">
+      <c r="A106" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Calilegua</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Hermoso</t>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>Jujuy</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Calilegua</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:7" customHeight="0">
+      <c r="A107" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t>Bosques de Transición</t>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:7" customHeight="0">
+      <c r="A108" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t>Bosques de aliso</t>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:7" customHeight="0">
+      <c r="A109" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t>Bosques de pino del cerro</t>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:7" customHeight="0">
+      <c r="A110" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t>Curso inferior de arroyos Río Popayán</t>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:7" customHeight="0">
+      <c r="A111" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t>Curso superior de arroyos</t>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:7" customHeight="0">
+      <c r="A112" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t>Embalse y totoral</t>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:7" customHeight="0">
+      <c r="A113" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t>Pastizales serranos</t>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:7" customHeight="0">
+      <c r="A114" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B114" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t>Pozo Verde</t>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G114" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:7" customHeight="0">
+      <c r="A115" s="0" t="inlineStr">
+        <is>
+          <t>Chalukian, S.C.</t>
+        </is>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>Relevamiento ecológico del Parque Nacional El Rey: Fauna. Informe de beca interna. Administración de Parques Nacionales. 100 pp.</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t>Selva Montana</t>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:7" customHeight="0">
+      <c r="A116" s="0" t="inlineStr">
+        <is>
+          <t>Gómez, A. y F. Vocos</t>
+        </is>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>Especies detectadas en el Parque Nacional El Rey (Salta, Rep. Arg.). Inf Inéd. APN-DTRNO. 4 pp.</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t>Anta</t>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:7" customHeight="0">
+      <c r="A117" s="0" t="inlineStr">
+        <is>
+          <t>Pereira, J. y N. Fracassi</t>
+        </is>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <t>1999</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>Registro de observación de especies. Parque Nacional El Rey. Inf. inéd. APN-DRNO. 4 pp.</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t>Todo el Parque</t>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional El Rey</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:7" customHeight="0">
+      <c r="A118" s="0" t="inlineStr">
+        <is>
+          <t>Acreche, N., Núñez, H.A. y M.V. Albeza</t>
+        </is>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>1998</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>Vulnerabilidad de la avifauna del Parque Nacional Los Cardones, Salta, Argentina. Revista de Biología Tropical 46(3): 811-816.</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t>Valle Encantado</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Cardones</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:7" customHeight="0">
+      <c r="A119" s="0" t="inlineStr">
+        <is>
+          <t>de Viana, M.L., Garrido, J.L., Regidor, H., Núñez, A. y R. Acosta</t>
+        </is>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>1998</t>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>El ambiente biótico de la obra. Pp. 109-142. En: Estudio de Impacto Ambiental. Ruta Provincial No. 33. Tramo El Carril - Payogasta. Sector Piedra de Molino a Cajoncillo y Cajoncillo acceso a Tonco. Dirección de Vialidad, Gobierno de la Provincia de Salta. IRNED - UNSa. 186 pp.</t>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t>Valle Encantado</t>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Cardones</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:7" customHeight="0">
+      <c r="A120" s="0" t="inlineStr">
+        <is>
+          <t>Blendinger, P.G.</t>
+        </is>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>Especies de aves observadas en la Reserva Nacional El Nogalar, enero-marzo 2005. Proyecto &amp;quot;Din&amp;aacute;mica del recultamiento de Pino del Cerro (Podocarpus parlatorei): bases ecol&amp;oacute;gicas para su manejo en bosques de monta&amp;ntilde;a del noreste argentino&amp;quot;.  Informe in&amp;eacute;d. a APN-DRNO. 4 pp.</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t>RN NOGALAR</t>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>Reserva Nacional El Nogalar de los Toldos</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:7" customHeight="0">
+      <c r="A121" s="0" t="inlineStr">
+        <is>
+          <t>GBIF.org</t>
+        </is>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>GBIF Occurrence Download: RN Pizarro</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t>RN Pizarro (AICA SA12)--Lote 7</t>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>Reserva Nacional Pizarro</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:7" customHeight="0">
+      <c r="A122" s="0" t="inlineStr">
+        <is>
+          <t>GBIF.org</t>
+        </is>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>GBIF Occurrence Download: RN Pizarro</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t>RN Pizarro</t>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>Salta</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>Región Noroeste</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>Reserva Nacional Pizarro</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:7" customHeight="0">
+      <c r="A123" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>Lista de vertebrados observados en el Parque Nacional Islote Lobos</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t>PN Islote Lobos</t>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Islote Lobos</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:7" customHeight="0">
+      <c r="A124" s="0" t="inlineStr">
+        <is>
+          <t>Ferreyra M. y F. Vidoz</t>
+        </is>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>Exploración de la flora, vegetación y fauna altoandinas en el Parque Nacional Lago Puelo. Informe Final. Año 2007</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t>Cordón Cerro Cuevas</t>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lago Puelo</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:7" customHeight="0">
+      <c r="A125" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Lago Puelo</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t>Orillas del Lago Puelo</t>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lago Puelo</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:7" customHeight="0">
+      <c r="A126" s="0" t="inlineStr">
+        <is>
+          <t>Torres, Julián A.</t>
+        </is>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>Informe de Observación de Especies Comunes de Avifauna, Parque Nacional Lago Puelo 2016 - 2017</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t>Área recreativa, sector del pié de monte, por el sendero antiguos pobladores.</t>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G126" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lago Puelo</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:7" customHeight="0">
+      <c r="A127" s="0" t="inlineStr">
+        <is>
+          <t>Vidoz, F.</t>
+        </is>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>1993</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>Informe de observaciones de avifauna en el Parque Nacional Lago Puelo, en el período julio 1992 y abril 1993. Nota de la DRP Nro. 5 del 17/5/93. 8 pp.</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t>Intendencia</t>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lago Puelo</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:7" customHeight="0">
+      <c r="A128" s="0" t="inlineStr">
+        <is>
+          <t>Vidoz, F.; Berardi, M. y E. Anderson.</t>
+        </is>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>Informe de Patrulla, Zona Lim&amp;iacute;trofe Los Hitos Sur - Arroyo Melo, en Parque Nacional Lago Puelo.</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t>Los Hitos Sur, en el límite con Chile</t>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lago Puelo</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:7" customHeight="0">
+      <c r="A129" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>Lista de Aves observadas en el Parque Nacional Laguna Blanca</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Laguna Blanca</t>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Laguna Blanca</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:7" customHeight="0">
+      <c r="A130" s="0" t="inlineStr">
+        <is>
+          <t>Paz Barreto, Daniel</t>
+        </is>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>Aves Localidad Parque Nacional Laguna Blanca, Sitio Mirador - Sendero Geológico</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t>Sitio Mirador - Sendero Geológico</t>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Laguna Blanca</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:7" customHeight="0">
+      <c r="A131" s="0" t="inlineStr">
+        <is>
+          <t>Paz Barreto, Daniel</t>
+        </is>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>Informe Técnico: Aves del Parque Nacional Laguna Blanca. Sitio "Margen Sur" Departamento de Conservación - Parque Nacional laguna Blanca. 34pp. Zapala, Neuquén.</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t>Sector Seccional-Centro de visitantes de la transecta Margen Sur.</t>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Laguna Blanca</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:7" customHeight="0">
+      <c r="A132" s="0" t="inlineStr">
+        <is>
+          <t>Romiti, Dario</t>
+        </is>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>1997</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>Avistajes de fauna. Parque Nacional Laguna Blanca. 5 pág. Nota n 7, DRP, 3/04/1997.</t>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Laguna Blanca</t>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Laguna Blanca</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:7" customHeight="0">
+      <c r="A133" s="0" t="inlineStr">
+        <is>
+          <t>Girini J.M.</t>
+        </is>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>Informe de avance de proyecto: "Cambios en las poblaciones de aves ante la presencia de visón americano Neovison vison en lagos y lagunas del Parque Nacional Lanín, Neuquén". </t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lanín</t>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G133" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lanín</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:7" customHeight="0">
+      <c r="A134" s="0" t="inlineStr">
+        <is>
+          <t>Sosa M. y M.S. Mut Coll</t>
+        </is>
+      </c>
+      <c r="B134" s="0" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>Aves de San Martín de los Andes y sus alrededores. Planilla de registro. 2001</t>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Colorado</t>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G134" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lanín</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:7" customHeight="0">
+      <c r="A135" s="0" t="inlineStr">
+        <is>
+          <t>Sosa M. y M.S. Mut Coll</t>
+        </is>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>Aves de San Martín de los Andes y sus alrededores. Planilla de registro. 2001</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Milico</t>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lanín</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:7" customHeight="0">
+      <c r="A136" s="0" t="inlineStr">
+        <is>
+          <t>Sosa M. y M.S. Mut Coll</t>
+        </is>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>Aves de San Martín de los Andes y sus alrededores. Planilla de registro. 2001</t>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Quilanlahue</t>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lanín</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:7" customHeight="0">
+      <c r="A137" s="0" t="inlineStr">
+        <is>
+          <t>Sosa M. y M.S. Mut Coll</t>
+        </is>
+      </c>
+      <c r="B137" s="0" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <t>Aves de San Martín de los Andes y sus alrededores. Planilla de registro. 2001</t>
+        </is>
+      </c>
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Sábana</t>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Lanín</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:7" customHeight="0">
+      <c r="A138" s="0" t="inlineStr">
+        <is>
+          <t>Comisso, E.</t>
+        </is>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>Informe de especies de fauna observadas en el Parque Nacional Los Alerces 2007-2012.</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Alerces</t>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Alerces</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:7" customHeight="0">
+      <c r="A139" s="0" t="inlineStr">
+        <is>
+          <t>Floria, María Pía</t>
+        </is>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>Monitoreo de aves en el Parque Nacional Los Alerces. Zona SUr. Proyecto Eólico Futaleufú. Informe semestral ( enero-junio 2014)</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t>P 4. Dique</t>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Alerces</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:7" customHeight="0">
+      <c r="A140" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>Lista de aves observadas en el Parque Nacional Los Alerces, 1994.</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Alerces</t>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Alerces</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:7" customHeight="0">
+      <c r="A141" s="0" t="inlineStr">
+        <is>
+          <t>Rosso, Pablo</t>
+        </is>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>2002</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>Listado de aves observadas en la jurisdicción de la Seccional Río Arrayanes. Parque Nacional Los Alerces.</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t>Seccional Río Arrayanes</t>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>Chubut</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Alerces</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:7" customHeight="0">
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>1984</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>Informe de recorrida en la zona de Puerto Pañuelo-Isla Victoria, Parque Nacional Nahuel Huapi. Nota No. 926.</t>
+        </is>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <t>Area Anchorena,I. Victoria</t>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:7" customHeight="0">
+      <c r="A143" s="0" t="inlineStr">
+        <is>
+          <t>Anziano, Alberto</t>
+        </is>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>1962</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>Aves observadas, asi como coleccionadas en el Parque Nacional Nahuel Huapi.</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t>Isla Victoria</t>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:7" customHeight="0">
+      <c r="A144" s="0" t="inlineStr">
+        <is>
+          <t>Beletzky, A.</t>
+        </is>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>1979</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>Lista estacional de aves, Isla Victoria, PN Nahuel Huapi.</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t>Isla Victoria</t>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:7" customHeight="0">
+      <c r="A145" s="0" t="inlineStr">
+        <is>
+          <t>Beletzky, Alejandro</t>
+        </is>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>1981</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>Tildelista de aves, Seccional Traful, Parque Nacional Nahuel Huapi.</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t>Secc. Traful</t>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:7" customHeight="0">
+      <c r="A146" s="0" t="inlineStr">
+        <is>
+          <t>Beletzky, Alejandro</t>
+        </is>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>1984</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>Transecta Costa Sur Lago Traful, tildelista de flora avistada. Parque Nacional Nahuel Huapi.</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t>Costa Sur Lago Traful</t>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:7" customHeight="0">
+      <c r="A147" s="0" t="inlineStr">
+        <is>
+          <t>Braco, M.</t>
+        </is>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>1982</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>Lista de vertebrados observados en Seccional Falkner, Parque Nacional Nahuel Huapi. Nota No. 467.</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t>Secc. Falkner</t>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:7" customHeight="0">
+      <c r="A148" s="0" t="inlineStr">
+        <is>
+          <t>Daciuk, Juan</t>
+        </is>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <t>1968</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>Estación biológica de Puerto Radal, Isla Victoria, para la investigación de la vida silvestre. PN Nahuel Huapi. Exp. No. 5814/68.</t>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t>Isla Victoria</t>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F148" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:7" customHeight="0">
+      <c r="A149" s="0" t="inlineStr">
+        <is>
+          <t>Garrahan, P.</t>
+        </is>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>1980</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>Aves observadas en la Isla Victoria, PN Nahuel Huapi.</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t>Isla Victoria</t>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:7" customHeight="0">
+      <c r="A150" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>Lista de Aves observadas en la Ea. Fortín Chacabuco, Parque Nacional Nahuel Huapi. 15 de Diciembre 2023</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t>Ea. Fortí­n Chacabuco</t>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:7" customHeight="0">
+      <c r="A151" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.</t>
+        </is>
+      </c>
+      <c r="B151" s="0" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>Lista de Aves observadas en la Ea. Fortín Chacabuco, Parque Nacional Nahuel Huapi. 17 de enero de 2024.</t>
+        </is>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t>Ea. Fortín Chacabuco</t>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:7" customHeight="0">
+      <c r="A152" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H. y A. Serret</t>
+        </is>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>Lista de Aves observadas en la Ea. Fortín Chacabuco, Parque Nacional Nahuel Huapi - 3 de Noviembre 2023</t>
+        </is>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t>Ea. Fortín Chacabuco</t>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:7" customHeight="0">
+      <c r="A153" s="0" t="inlineStr">
+        <is>
+          <t>Pastore, H.; J. Guido y A. Serret</t>
+        </is>
+      </c>
+      <c r="B153" s="0" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C153" s="0" t="inlineStr">
+        <is>
+          <t>Vertebrados registrados en la Estancia Fortín Chacabuco, Parque Nacional Nahuel Huapi.17 de diciembre de 2024</t>
+        </is>
+      </c>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t>Ea. Fortín Chacabuco</t>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:7" customHeight="0">
+      <c r="A154" s="0" t="inlineStr">
+        <is>
+          <t>Wieczorek, John</t>
+        </is>
+      </c>
+      <c r="B154" s="0" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="C154" s="0" t="inlineStr">
+        <is>
+          <t>Observation records for Parques</t>
+        </is>
+      </c>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t>Estancia Rincon Grande. 48 ha area with</t>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>Neuquen</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:7" customHeight="0">
+      <c r="A155" s="0" t="inlineStr">
+        <is>
+          <t>Beletzky, A.</t>
+        </is>
+      </c>
+      <c r="B155" s="0" t="inlineStr">
+        <is>
+          <t>1979</t>
+        </is>
+      </c>
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>Informe de ascenso al Cerro Millaqueo, Parque Nacional Nahuel Huapi. Nota No. 247.</t>
+        </is>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t>Cerro Millaqueo</t>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G155" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:7" customHeight="0">
+      <c r="A156" s="0" t="inlineStr">
+        <is>
+          <t>Beletzky, A.</t>
+        </is>
+      </c>
+      <c r="B156" s="0" t="inlineStr">
+        <is>
+          <t>1984</t>
+        </is>
+      </c>
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>Informe de recorridas a la zona del Río Ñirihuau (costa de lago) y Ea. Fortín Chacabuco. PN Nahuel Huapi. Nota No. 1570.</t>
+        </is>
+      </c>
+      <c r="D156" s="0" t="inlineStr">
+        <is>
+          <t>Ea. Fortin Chacabuco</t>
+        </is>
+      </c>
+      <c r="E156" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G156" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:7" customHeight="0">
+      <c r="A157" s="0" t="inlineStr">
+        <is>
+          <t>Contreras J.; Roig V.; Giai A.</t>
+        </is>
+      </c>
+      <c r="B157" s="0" t="inlineStr">
+        <is>
+          <t>1980</t>
+        </is>
+      </c>
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>La avifauna de la Cuenca del R&amp;iacute;o Manso Superior y la orilla sur del Lago Mascardi, Parque Nacional Nahuel Huapi, Provincia de R&amp;iacute;o Negro Historia Natural. Vol.1. (8):41-48. 1980</t>
+        </is>
+      </c>
+      <c r="D157" s="0" t="inlineStr">
+        <is>
+          <t>Manso Superior y S. L. Mascardi</t>
+        </is>
+      </c>
+      <c r="E157" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:7" customHeight="0">
+      <c r="A158" s="0" t="inlineStr">
+        <is>
+          <t>Giacchino, H., Posadas, C. y Williams, D.</t>
+        </is>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>1981</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>Informe de la recorrida realizada a la cabecera O. del lago Martin, Seccional Inacayal. Nota No. 263.</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t>Cabecera O. del L. Martin</t>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:7" customHeight="0">
+      <c r="A159" s="0" t="inlineStr">
+        <is>
+          <t>Pellerano, M. y Basti, A.</t>
+        </is>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>1981</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>Lista de fauna observada en la Seccional Perito Moreno, Parque Nacional Nahuel Huapi.</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t>Secc. Moreno</t>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>Rio Negro</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>Región Patagonia Norte</t>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Nahuel Huapi</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...10 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...23 lines deleted...]
-  <AppVersion></AppVersion>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Spout</Application>
+  <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>coragyps-atratus</dc:title>
-[...3 lines deleted...]
-  <cp:category>Excel</cp:category>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>