--- v0 (2025-12-16)
+++ v1 (2026-06-09)
@@ -1604,54 +1604,54 @@
       <c r="I28">
         <v>10780</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>94</v>
       </c>
       <c r="B29">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
         <v>-41.43785</v>
       </c>
       <c r="E29">
         <v>-65.06369</v>
       </c>
       <c r="F29" t="s">
         <v>96</v>
       </c>
       <c r="G29" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29">
         <v>10780</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>97</v>
       </c>
       <c r="B30">
         <v>289</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30">
         <v>-34.6</v>
       </c>
       <c r="E30">
         <v>-58.33333</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>