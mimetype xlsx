--- v1 (2026-06-09)
+++ v2 (2026-10-03)
@@ -1754,54 +1754,54 @@
       <c r="I33">
         <v>10780</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>109</v>
       </c>
       <c r="B34">
         <v>18</v>
       </c>
       <c r="C34" t="s">
         <v>110</v>
       </c>
       <c r="D34">
         <v>-39.85001</v>
       </c>
       <c r="E34">
         <v>-71.43103</v>
       </c>
       <c r="F34" t="s">
         <v>111</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34">
         <v>10780</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>112</v>
       </c>
       <c r="B35">
         <v>392</v>
       </c>
       <c r="C35" t="s">
         <v>113</v>
       </c>
       <c r="D35">
         <v>-30.66704</v>
       </c>
       <c r="E35">
         <v>-62.54672</v>
       </c>
       <c r="F35" t="s">
         <v>114</v>
       </c>