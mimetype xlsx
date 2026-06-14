--- v0 (2025-12-07)
+++ v1 (2026-06-14)
@@ -65,60 +65,60 @@
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-NH</t>
   </si>
   <si>
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
+    <t>RIO NEGRO-LJ</t>
+  </si>
+  <si>
+    <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
+  </si>
+  <si>
+    <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...7 lines deleted...]
-    <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -524,81 +524,81 @@
       <c r="I2">
         <v>10587</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-39.03034</v>
       </c>
       <c r="E3">
         <v>-70.35218</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3">
         <v>10587</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B4">
         <v>164</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D4">
         <v>-41.06667</v>
       </c>
       <c r="E4">
         <v>-71.01667</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>10587</v>
       </c>
       <c r="J4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 