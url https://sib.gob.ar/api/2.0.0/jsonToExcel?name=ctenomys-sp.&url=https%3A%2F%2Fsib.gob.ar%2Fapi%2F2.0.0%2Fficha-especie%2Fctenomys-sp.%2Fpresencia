--- v0 (2025-12-07)
+++ v1 (2026-09-16)
@@ -86,78 +86,78 @@
   <si>
     <t>parque-nacional-sierra-de-las-quijadas</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-AI</t>
   </si>
   <si>
     <t>Parque Nacional Aconquija</t>
   </si>
   <si>
     <t>parque-nacional-aconquija</t>
   </si>
   <si>
     <t>APN-RE</t>
   </si>
   <si>
     <t>Parque Nacional El Rey</t>
   </si>
   <si>
     <t>parque-nacional-el-rey</t>
   </si>
   <si>
+    <t>APN-CD</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Cardones</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-cardones</t>
+  </si>
+  <si>
+    <t>APN-LB</t>
+  </si>
+  <si>
+    <t>Parque Nacional Laguna Blanca</t>
+  </si>
+  <si>
+    <t>parque-nacional-laguna-blanca</t>
+  </si>
+  <si>
     <t>APN-CO</t>
   </si>
   <si>
     <t>Parque Nacional Quebrada del Condorito</t>
   </si>
   <si>
     <t>parque-nacional-quebrada-del-condorito</t>
   </si>
   <si>
     <t>Probable</t>
-  </si>
-[...16 lines deleted...]
-    <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>APN-LC</t>
   </si>
   <si>
     <t>Parque Nacional Lihué Calel</t>
   </si>
   <si>
     <t>parque-nacional-lihue-calel</t>
   </si>
   <si>
     <t>APN-SG</t>
   </si>
   <si>
     <t>Parque Nacional San Guillermo</t>
   </si>
   <si>
     <t>parque-nacional-san-guillermo</t>
   </si>
   <si>
     <t>APN-NH</t>
   </si>
   <si>
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
@@ -683,129 +683,129 @@
       <c r="D5">
         <v>-24.70046</v>
       </c>
       <c r="E5">
         <v>-64.62734</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>10559</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
-        <v>-31.69761</v>
+        <v>-25.27733</v>
       </c>
       <c r="E6">
-        <v>-64.78331</v>
+        <v>-65.93186</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I6">
         <v>10559</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7">
+        <v>-39.03034</v>
+      </c>
+      <c r="E7">
+        <v>-70.35218</v>
+      </c>
+      <c r="F7" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>10559</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8">
+        <v>11</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8">
+        <v>-31.69761</v>
+      </c>
+      <c r="E8">
+        <v>-64.78331</v>
+      </c>
+      <c r="F8" t="s">
         <v>32</v>
       </c>
-      <c r="D8">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>33</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I8">
         <v>10559</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>-37.93488</v>
       </c>
       <c r="E9">
         <v>-65.60471</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>