--- v0 (2025-12-07)
+++ v1 (2026-10-06)
@@ -74,60 +74,60 @@
   <si>
     <t>parque-nacional-los-glaciares</t>
   </si>
   <si>
     <t>Sin validar</t>
   </si>
   <si>
     <t>APN-PD</t>
   </si>
   <si>
     <t>Parque Nacional Pre-Delta</t>
   </si>
   <si>
     <t>parque-nacional-pre-delta</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
     <t>APN-NH</t>
   </si>
   <si>
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
   <si>
     <t>parque-nacional-nahuel-huapi</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regular</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-CT</t>
   </si>
   <si>
     <t>Parque Nacional Campos del Tuyú</t>
   </si>
@@ -818,141 +818,141 @@
       <c r="I3">
         <v>44837</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
         <v>-39.85001</v>
       </c>
       <c r="E4">
         <v>-71.43103</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>44837</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
         <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D5">
         <v>-40.95411</v>
       </c>
       <c r="E5">
         <v>-71.53639</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>44837</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-39.03034</v>
       </c>
       <c r="E6">
         <v>-70.35218</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>44837</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>2</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-42.84453</v>
       </c>
       <c r="E7">
         <v>-71.83818</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>44837</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>274</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8">
         <v>-36.35444</v>
       </c>
       <c r="E8">
         <v>-56.87624</v>
       </c>
@@ -968,51 +968,51 @@
       <c r="I8">
         <v>44837</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9">
         <v>-54.64226</v>
       </c>
       <c r="E9">
         <v>-68.48597</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>44837</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10">
         <v>-47.69349</v>
       </c>
       <c r="E10">
         <v>-68.06604</v>
       </c>
@@ -1058,81 +1058,81 @@
       <c r="I11">
         <v>44837</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12">
         <v>-34.2345</v>
       </c>
       <c r="E12">
         <v>-58.87724</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>44837</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13">
         <v>-47.88697</v>
       </c>
       <c r="E13">
         <v>-72.25014</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>44837</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-42.17903</v>
       </c>
       <c r="E14">
         <v>-71.68728</v>
       </c>
@@ -1148,51 +1148,51 @@
       <c r="I14">
         <v>44837</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15">
         <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15">
         <v>-32.55677</v>
       </c>
       <c r="E15">
         <v>-67.13459</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>44837</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16">
         <v>314</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
@@ -1268,81 +1268,81 @@
       <c r="I18">
         <v>44837</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19">
         <v>23</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19">
         <v>-50.31667</v>
       </c>
       <c r="E19">
         <v>-68.97287</v>
       </c>
       <c r="F19" t="s">
         <v>66</v>
       </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>44837</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20">
         <v>322</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="D20">
         <v>-45.07224</v>
       </c>
       <c r="E20">
         <v>-66.09692</v>
       </c>
       <c r="F20" t="s">
         <v>69</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>44837</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21">
         <v>160</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21">
         <v>-40.76667</v>
       </c>
       <c r="E21">
         <v>-65.03333</v>
       </c>