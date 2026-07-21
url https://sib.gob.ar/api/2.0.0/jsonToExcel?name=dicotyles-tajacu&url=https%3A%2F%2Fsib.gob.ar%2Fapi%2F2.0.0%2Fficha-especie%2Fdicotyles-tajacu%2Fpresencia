--- v0 (2025-12-09)
+++ v1 (2026-07-21)
@@ -170,84 +170,84 @@
   <si>
     <t>parque-nacional-aconquija</t>
   </si>
   <si>
     <t>APN-CA</t>
   </si>
   <si>
     <t>Parque Nacional Calilegua</t>
   </si>
   <si>
     <t>parque-nacional-calilegua</t>
   </si>
   <si>
     <t>Presente</t>
   </si>
   <si>
     <t>APN-TA</t>
   </si>
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
+    <t>FFAA-AS</t>
+  </si>
+  <si>
+    <t>Reserva Natural de la Defensa Ascochinga</t>
+  </si>
+  <si>
+    <t>reserva-natural-de-la-defensa-ascochinga</t>
+  </si>
+  <si>
     <t>APN-EI</t>
   </si>
   <si>
     <t>Parque Nacional El Impenetrable</t>
   </si>
   <si>
     <t>parque-nacional-el-impenetrable</t>
   </si>
   <si>
     <t>CHACO-FI</t>
   </si>
   <si>
     <t>Reserva de Recurso La Fidelidad</t>
   </si>
   <si>
     <t>reserva-de-recurso-la-fidelidad-chaco</t>
   </si>
   <si>
     <t>APN-CO</t>
   </si>
   <si>
     <t>Parque Nacional Quebrada del Condorito</t>
   </si>
   <si>
     <t>parque-nacional-quebrada-del-condorito</t>
-  </si>
-[...7 lines deleted...]
-    <t>reserva-natural-de-la-defensa-ascochinga</t>
   </si>
   <si>
     <t>FFAA-QP</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Quebrada del Portugues / Estancia El Mollar</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-el-mollar-quebrada</t>
   </si>
   <si>
     <t>TUCUMAN-SJ</t>
   </si>
   <si>
     <t>Parque Universitario Sierra de San Javier</t>
   </si>
   <si>
     <t>parque-universitario-sierra-de-san-javier-tucuman</t>
   </si>
   <si>
     <t>APN-PN</t>
   </si>
   <si>
     <t>Parque Nacional Ansenuza</t>
   </si>
@@ -1070,159 +1070,159 @@
       <c r="D14">
         <v>-29.85015</v>
       </c>
       <c r="E14">
         <v>-67.87759</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>48377</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15">
-        <v>-25.00468</v>
+        <v>-30.9678</v>
       </c>
       <c r="E15">
-        <v>-61.10564</v>
+        <v>-64.2909</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15">
         <v>48377</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16">
-        <v>-25.01528</v>
+        <v>-25.00468</v>
       </c>
       <c r="E16">
-        <v>-61.09306</v>
+        <v>-61.10564</v>
       </c>
       <c r="F16" t="s">
         <v>57</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>48377</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17">
-        <v>-31.69761</v>
+        <v>-25.01528</v>
       </c>
       <c r="E17">
-        <v>-64.78331</v>
+        <v>-61.09306</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>48377</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18">
-        <v>348</v>
+        <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18">
-        <v>-30.9678</v>
+        <v>-31.69761</v>
       </c>
       <c r="E18">
-        <v>-64.2909</v>
+        <v>-64.78331</v>
       </c>
       <c r="F18" t="s">
         <v>63</v>
       </c>
       <c r="G18" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="H18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I18">
         <v>48377</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19">
         <v>349</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19">
         <v>-26.99204</v>
       </c>
       <c r="E19">
         <v>-65.79332</v>
       </c>
       <c r="F19" t="s">
         <v>66</v>
       </c>