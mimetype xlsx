--- v0 (2025-12-08)
+++ v1 (2026-10-06)
@@ -65,51 +65,51 @@
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-NH</t>
   </si>
   <si>
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
-    <t>Sin validar</t>
+    <t>Autctono</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>APN-PU</t>
   </si>
   <si>
     <t>Parque Nacional Lago Puelo</t>
   </si>
   <si>
     <t>parque-nacional-lago-puelo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -445,51 +445,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.2771" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -533,59 +533,61 @@
       <c r="I2">
         <v>9838</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-39.85001</v>
       </c>
       <c r="E3">
         <v>-71.43103</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3">
         <v>9838</v>
       </c>
-      <c r="J3"/>
+      <c r="J3" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
         <v>-39.03034</v>
       </c>
       <c r="E4">
         <v>-70.35218</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
         <v>1</v>