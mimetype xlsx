--- v0 (2025-12-07)
+++ v1 (2026-06-23)
@@ -281,75 +281,75 @@
   <si>
     <t>Monumento Natural Laguna de los Pozuelos</t>
   </si>
   <si>
     <t>monumento-natural-laguna-de-los-pozuelos</t>
   </si>
   <si>
     <t>JUJUY-PO</t>
   </si>
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-TF</t>
   </si>
   <si>
     <t>Parque Nacional Tierra del Fuego</t>
   </si>
   <si>
     <t>parque-nacional-tierra-del-fuego</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -1487,120 +1487,120 @@
       <c r="D26">
         <v>-41.75</v>
       </c>
       <c r="E26">
         <v>-71.51667</v>
       </c>
       <c r="F26" t="s">
         <v>88</v>
       </c>
       <c r="G26" t="s">
         <v>13</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>9796</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
-        <v>-41.06667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E27">
-        <v>-71.01667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I27">
         <v>9796</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
-        <v>-42.26667</v>
+        <v>-41.06667</v>
       </c>
       <c r="E28">
-        <v>-71.76667</v>
+        <v>-71.01667</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>9796</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E29">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>9796</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>336</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>