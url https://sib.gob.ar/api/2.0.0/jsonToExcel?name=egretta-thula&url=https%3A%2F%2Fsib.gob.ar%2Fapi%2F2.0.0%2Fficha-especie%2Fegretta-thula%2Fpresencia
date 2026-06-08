--- v0 (2025-12-11)
+++ v1 (2026-06-08)
@@ -311,84 +311,84 @@
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>APN-CD</t>
   </si>
   <si>
     <t>Parque Nacional Los Cardones</t>
   </si>
   <si>
     <t>parque-nacional-los-cardones</t>
   </si>
   <si>
     <t>JUJUY-PY</t>
   </si>
   <si>
     <t>Parque Provincial Potrero de Yala</t>
   </si>
   <si>
     <t>parque-provincial-potrero-de-yala-jujuy</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
   <si>
     <t>resprov-de-flora-y-fauna-la-florida-r-san-luis</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
@@ -1643,150 +1643,150 @@
       <c r="D29">
         <v>-24.06667</v>
       </c>
       <c r="E29">
         <v>-65.45</v>
       </c>
       <c r="F29" t="s">
         <v>98</v>
       </c>
       <c r="G29" t="s">
         <v>21</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>9549</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>100</v>
       </c>
       <c r="D30">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E30">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F30" t="s">
         <v>101</v>
       </c>
       <c r="G30" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30">
         <v>9549</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>102</v>
       </c>
       <c r="B31">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C31" t="s">
         <v>103</v>
       </c>
       <c r="D31">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E31">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F31" t="s">
         <v>104</v>
       </c>
       <c r="G31" t="s">
         <v>21</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>9549</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>105</v>
       </c>
       <c r="B32">
-        <v>322</v>
+        <v>365</v>
       </c>
       <c r="C32" t="s">
         <v>106</v>
       </c>
       <c r="D32">
-        <v>-45.07224</v>
+        <v>-34.61667</v>
       </c>
       <c r="E32">
-        <v>-66.09692</v>
+        <v>-58.35</v>
       </c>
       <c r="F32" t="s">
         <v>107</v>
       </c>
       <c r="G32" t="s">
         <v>21</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>9549</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>108</v>
       </c>
       <c r="B33">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C33" t="s">
         <v>109</v>
       </c>
       <c r="D33">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E33">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F33" t="s">
         <v>110</v>
       </c>
       <c r="G33" t="s">
         <v>21</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>9549</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>111</v>
       </c>
       <c r="B34">
         <v>78</v>
       </c>
       <c r="C34" t="s">
         <v>112</v>
       </c>