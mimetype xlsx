--- v1 (2026-06-08)
+++ v2 (2026-10-06)
@@ -1478,54 +1478,54 @@
       <c r="I23">
         <v>9549</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24">
         <v>-39.85001</v>
       </c>
       <c r="E24">
         <v>-71.43103</v>
       </c>
       <c r="F24" t="s">
         <v>83</v>
       </c>
       <c r="G24" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24">
         <v>9549</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25">
         <v>160</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25">
         <v>-40.76667</v>
       </c>
       <c r="E25">
         <v>-65.03333</v>
       </c>
       <c r="F25" t="s">
         <v>86</v>
       </c>