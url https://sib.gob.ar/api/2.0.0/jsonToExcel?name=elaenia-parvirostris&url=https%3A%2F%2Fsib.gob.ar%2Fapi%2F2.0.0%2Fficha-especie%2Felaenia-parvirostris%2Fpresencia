--- v0 (2025-12-15)
+++ v1 (2026-06-13)
@@ -299,78 +299,78 @@
   <si>
     <t>Parque Nacional Los Cardones</t>
   </si>
   <si>
     <t>parque-nacional-los-cardones</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
+    <t>APN-SF</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islas de Santa Fe</t>
+  </si>
+  <si>
+    <t>parque-nacional-islas-de-santa-fe</t>
+  </si>
+  <si>
+    <t>APN-TL</t>
+  </si>
+  <si>
+    <t>Parque Nacional Traslasierra</t>
+  </si>
+  <si>
+    <t>parque-nacional-traslasierra</t>
+  </si>
+  <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>Accidental</t>
-  </si>
-[...16 lines deleted...]
-    <t>parque-nacional-traslasierra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1541,129 +1541,129 @@
       <c r="D28">
         <v>-34.61667</v>
       </c>
       <c r="E28">
         <v>-58.35</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>9515</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
-        <v>19</v>
+        <v>330</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
-        <v>-39.03034</v>
+        <v>-32.27913</v>
       </c>
       <c r="E29">
-        <v>-70.35218</v>
+        <v>-60.72</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="H29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I29">
         <v>9515</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30">
+        <v>369</v>
+      </c>
+      <c r="C30" t="s">
         <v>99</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30">
+        <v>-30.99468</v>
+      </c>
+      <c r="E30">
+        <v>-65.6267</v>
+      </c>
+      <c r="F30" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>9515</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31">
+        <v>19</v>
+      </c>
+      <c r="C31" t="s">
         <v>102</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31">
+        <v>-39.03034</v>
+      </c>
+      <c r="E31">
+        <v>-70.35218</v>
+      </c>
+      <c r="F31" t="s">
         <v>103</v>
       </c>
-      <c r="D31">
-[...5 lines deleted...]
-      <c r="F31" t="s">
+      <c r="G31" t="s">
         <v>104</v>
       </c>
-      <c r="G31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I31">
         <v>9515</v>
       </c>
       <c r="J31"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>