--- v0 (2025-12-09)
+++ v1 (2026-05-27)
@@ -158,66 +158,66 @@
   <si>
     <t>Parque Nacional Monte León</t>
   </si>
   <si>
     <t>parque-nacional-monte-leon</t>
   </si>
   <si>
     <t>RIO NEGRO-SA</t>
   </si>
   <si>
     <t>Área Natural Protegida Bahía de San Antonio</t>
   </si>
   <si>
     <t>area-natural-protegida-bahia-de-san-antonio-rio-negro</t>
   </si>
   <si>
     <t>RIO NEGRO-SO</t>
   </si>
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
   <si>
     <t>parque-nacional-traslasierra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -956,99 +956,99 @@
       <c r="D13">
         <v>-41.35</v>
       </c>
       <c r="E13">
         <v>-67.06667</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>9140</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
-        <v>322</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14">
-        <v>-45.07224</v>
+        <v>-41.43785</v>
       </c>
       <c r="E14">
-        <v>-66.09692</v>
+        <v>-65.06369</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I14">
         <v>9140</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E15">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F15" t="s">
         <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15">
         <v>9140</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16">
         <v>336</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16">
         <v>-42.22179</v>
       </c>
       <c r="E16">
         <v>-64.20093</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>