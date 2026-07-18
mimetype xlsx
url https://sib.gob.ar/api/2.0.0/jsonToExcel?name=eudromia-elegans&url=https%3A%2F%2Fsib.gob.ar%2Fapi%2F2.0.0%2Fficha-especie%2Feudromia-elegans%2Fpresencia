--- v1 (2026-05-27)
+++ v2 (2026-07-18)
@@ -971,54 +971,54 @@
       <c r="I13">
         <v>9140</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
         <v>85</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14">
         <v>-41.43785</v>
       </c>
       <c r="E14">
         <v>-65.06369</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I14">
         <v>9140</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15">
         <v>322</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
         <v>-45.07224</v>
       </c>
       <c r="E15">
         <v>-66.09692</v>
       </c>
       <c r="F15" t="s">
         <v>53</v>
       </c>